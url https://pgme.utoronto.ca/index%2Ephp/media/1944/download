--- v0 (2026-07-31)
+++ v1 (2026-08-23)
@@ -9522,196 +9522,131 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="17"/>
                   <w:r w:rsidR="000D383C" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Abnormal </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6924E018" w14:textId="77777777" w:rsidR="00283CC8" w:rsidRDefault="00283CC8" w:rsidP="003754C4">
+          <w:p w14:paraId="2791EC97" w14:textId="77777777" w:rsidR="00CE69C0" w:rsidRDefault="00CE69C0" w:rsidP="00CE69C0">
             <w:pPr>
+              <w:spacing w:beforeLines="80" w:before="192" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="006E5213">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Acknowledgment: </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">The acknowledgement below </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>b</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C83853" w:rsidRPr="00C83853">
+              <w:t>MUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be checked off by another health care provider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="003E3F07">
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The below acknowled</w:t>
-[...82 lines deleted...]
-              <w:t>completed TB treatment.</w:t>
+              <w:t xml:space="preserve"> yourself if you have tested positive for TB and/or completed TB treatment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A46F0A" w14:textId="77777777" w:rsidR="00AE7062" w:rsidRDefault="0052753A" w:rsidP="004451BB">
+          <w:p w14:paraId="242E1774" w14:textId="77777777" w:rsidR="00CE69C0" w:rsidRDefault="00CE69C0" w:rsidP="00CE69C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
@@ -9764,108 +9699,120 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I acknowledge that</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve">I acknowledge that </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00390F46">
+              <w:t>this learner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">this learner </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve"> does </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00916997">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00636713">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> positive TB test and/or</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve"> have symptoms or signs of active tuberculosis following their </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TB treatment</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00636713">
+              <w:t xml:space="preserve">positive TB test or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TB treatment</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C5E67BC" w14:textId="331FC112" w:rsidR="004451BB" w:rsidRPr="004451BB" w:rsidRDefault="004451BB" w:rsidP="004451BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9955,153 +9902,113 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>arefully review each section and provide supporting documents if required.</w:t>
             </w:r>
             <w:r w:rsidR="00515B37" w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59DA5E30" w14:textId="77777777" w:rsidR="00CE0F9B" w:rsidRPr="00386A77" w:rsidRDefault="00CE0F9B" w:rsidP="005B1906">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76B9FD11" w14:textId="1A5A1AEC" w:rsidR="4E0EDFF5" w:rsidRPr="00386A77" w:rsidRDefault="46E98288" w:rsidP="005B1906">
+          <w:p w14:paraId="76B9FD11" w14:textId="501697D1" w:rsidR="4E0EDFF5" w:rsidRPr="00386A77" w:rsidRDefault="46E98288" w:rsidP="005B1906">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="4C819C0F" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="4C819C0F" w:rsidRPr="003754C4">
+            <w:r w:rsidR="007A2D88">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Must complete </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4C819C0F" w:rsidRPr="00201CEB">
+              <w:t xml:space="preserve">Provide record of </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2D88" w:rsidRPr="00294535">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ALL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4C819C0F" w:rsidRPr="003754C4">
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2D88">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="118C9DD5" w:rsidRPr="003754C4">
+              <w:t xml:space="preserve"> vaccination series</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2D88" w:rsidRPr="003754C4">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vaccines</w:t>
-[...39 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> and provide evidence of Hep B immunity post vaccination.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2908"/>
               <w:gridCol w:w="2618"/>
               <w:gridCol w:w="2533"/>
               <w:gridCol w:w="2880"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="73382FA5" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2908" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6426887D" w14:textId="1431528F" w:rsidR="4E0EDFF5" w:rsidRPr="00386A77" w:rsidRDefault="00321DCA" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
@@ -10187,83 +10094,91 @@
                     <w:t>HBV 2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>nd</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Vaccine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11CC9FE3" w14:textId="37320B74" w:rsidR="1D7C1FB3" w:rsidRPr="00494351" w:rsidRDefault="1D7C1FB3" w:rsidP="00494351">
+                <w:p w14:paraId="11CC9FE3" w14:textId="0054E9F1" w:rsidR="1D7C1FB3" w:rsidRPr="00494351" w:rsidRDefault="1D7C1FB3" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>HBV 3</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>rd</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Vaccine</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A43F2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (if required)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="18E934FA" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2908" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6464377B" w14:textId="76D51CD3" w:rsidR="1D7C1FB3" w:rsidRPr="00494351" w:rsidRDefault="1D7C1FB3" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
@@ -10709,68 +10624,70 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>HB</w:t>
                   </w:r>
                   <w:r w:rsidR="00FD3620">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>/</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00592542">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>HB</w:t>
                   </w:r>
                   <w:r w:rsidR="005B6707">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4747050D" w14:textId="1165C220" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
@@ -12350,60 +12267,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidR="001B27CB">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00911CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ntibody test (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="05D462B6" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>HBsAb</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00911CA3">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="1289FA22" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is </w:t>
             </w:r>
             <w:r w:rsidR="008E7A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
@@ -13060,60 +12979,70 @@
                     </w:rPr>
                     <w:t>HBV Lab Evidence of Immunity (anti-</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00592542">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>HB</w:t>
                   </w:r>
                   <w:r w:rsidR="00E600C6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00592542">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>/HB</w:t>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00592542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>HB</w:t>
                   </w:r>
                   <w:r w:rsidR="00E600C6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6C9C4BAD" w14:textId="201D9A8A" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
@@ -20111,71 +20040,93 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the middle of the page below to upload your files. Only the following formats are accepted: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6D80">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JPG/JPEG, PNG, BMP, GIF, or TIFF.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6D80">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you need to submit a different file format (e.g.,</w:t>
+        <w:t xml:space="preserve"> If you need to submit a different file format (e.g.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB6D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00320A12">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6D80">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PDF), combine this completed form and your supporting report(s) into </w:t>
+        <w:t xml:space="preserve"> PDF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB6D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), combine this completed form and your supporting report(s) into </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6D80">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>one single file</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB6D80">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> before uploading it to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00BB6D80">
@@ -20264,51 +20215,51 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7176814" cy="3722156"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00D14802" w:rsidP="003754C4">
+    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00AB6736" w:rsidP="003754C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="1" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1990550115"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
@@ -20467,58 +20418,58 @@
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidSect="003D7142">
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="220" w:right="400" w:bottom="450" w:left="620" w:header="180" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77F93F63" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
+    <w:p w14:paraId="47CDBDA1" w14:textId="77777777" w:rsidR="00AB6736" w:rsidRPr="00386A77" w:rsidRDefault="00AB6736">
       <w:r w:rsidRPr="00386A77">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BF30656" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
+    <w:p w14:paraId="3A525ABC" w14:textId="77777777" w:rsidR="00AB6736" w:rsidRPr="00386A77" w:rsidRDefault="00AB6736">
       <w:r w:rsidRPr="00386A77">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -20773,58 +20724,58 @@
       <w:t>2th</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FF390EE" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
+    <w:p w14:paraId="57135B1D" w14:textId="77777777" w:rsidR="00AB6736" w:rsidRPr="00386A77" w:rsidRDefault="00AB6736">
       <w:r w:rsidRPr="00386A77">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17357BA3" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
+    <w:p w14:paraId="0BC5EA70" w14:textId="77777777" w:rsidR="00AB6736" w:rsidRPr="00386A77" w:rsidRDefault="00AB6736">
       <w:r w:rsidRPr="00386A77">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016782DC" w14:textId="77777777" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="000012BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9870"/>
         <w:tab w:val="left" w:pos="10515"/>
       </w:tabs>
       <w:ind w:left="450"/>
     </w:pPr>
     <w:r w:rsidRPr="00494351">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -21094,51 +21045,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:15.5pt;height:15.5pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:15.9pt;height:15.9pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-2530f" cropleft="-2530f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="92E5FE3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
@@ -25478,53 +25429,53 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="605236501">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2069302659">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1094744829">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1463767557">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1605113558">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="389689545">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -25783,50 +25734,51 @@
     <w:rsid w:val="00114140"/>
     <w:rsid w:val="001146DC"/>
     <w:rsid w:val="00115424"/>
     <w:rsid w:val="001155BE"/>
     <w:rsid w:val="00116204"/>
     <w:rsid w:val="00117279"/>
     <w:rsid w:val="001176A5"/>
     <w:rsid w:val="00117772"/>
     <w:rsid w:val="00117D50"/>
     <w:rsid w:val="00117ED5"/>
     <w:rsid w:val="00120575"/>
     <w:rsid w:val="00120C58"/>
     <w:rsid w:val="00121108"/>
     <w:rsid w:val="0012198D"/>
     <w:rsid w:val="00121D1C"/>
     <w:rsid w:val="00121E18"/>
     <w:rsid w:val="00121E20"/>
     <w:rsid w:val="0012282F"/>
     <w:rsid w:val="0012454A"/>
     <w:rsid w:val="001247E4"/>
     <w:rsid w:val="0012535D"/>
     <w:rsid w:val="0012557E"/>
     <w:rsid w:val="00126831"/>
     <w:rsid w:val="00127328"/>
     <w:rsid w:val="001308D0"/>
+    <w:rsid w:val="00130F7F"/>
     <w:rsid w:val="001310EE"/>
     <w:rsid w:val="0013170D"/>
     <w:rsid w:val="00131D8E"/>
     <w:rsid w:val="00131F8F"/>
     <w:rsid w:val="001323F5"/>
     <w:rsid w:val="00132494"/>
     <w:rsid w:val="00133C17"/>
     <w:rsid w:val="00133CC5"/>
     <w:rsid w:val="0013443C"/>
     <w:rsid w:val="001344E6"/>
     <w:rsid w:val="001347F2"/>
     <w:rsid w:val="001349E2"/>
     <w:rsid w:val="00134BEA"/>
     <w:rsid w:val="00134D73"/>
     <w:rsid w:val="001355B4"/>
     <w:rsid w:val="00140551"/>
     <w:rsid w:val="001416A4"/>
     <w:rsid w:val="0014202F"/>
     <w:rsid w:val="00143D8C"/>
     <w:rsid w:val="00144146"/>
     <w:rsid w:val="00144B62"/>
     <w:rsid w:val="00146120"/>
     <w:rsid w:val="001461C0"/>
     <w:rsid w:val="0014640F"/>
     <w:rsid w:val="001469DF"/>
@@ -27343,50 +27295,51 @@
     <w:rsid w:val="00786958"/>
     <w:rsid w:val="00786F77"/>
     <w:rsid w:val="00787ABB"/>
     <w:rsid w:val="007900B1"/>
     <w:rsid w:val="007908D1"/>
     <w:rsid w:val="00790B3C"/>
     <w:rsid w:val="0079264A"/>
     <w:rsid w:val="0079269C"/>
     <w:rsid w:val="007928F3"/>
     <w:rsid w:val="007933C4"/>
     <w:rsid w:val="00793D6E"/>
     <w:rsid w:val="007946BD"/>
     <w:rsid w:val="00794CE6"/>
     <w:rsid w:val="007951FA"/>
     <w:rsid w:val="007953CA"/>
     <w:rsid w:val="007965E0"/>
     <w:rsid w:val="00796986"/>
     <w:rsid w:val="00796E7A"/>
     <w:rsid w:val="007A11CE"/>
     <w:rsid w:val="007A1674"/>
     <w:rsid w:val="007A1ADD"/>
     <w:rsid w:val="007A2656"/>
     <w:rsid w:val="007A26F4"/>
     <w:rsid w:val="007A273A"/>
     <w:rsid w:val="007A2A6C"/>
+    <w:rsid w:val="007A2D88"/>
     <w:rsid w:val="007A3BC7"/>
     <w:rsid w:val="007A3D9D"/>
     <w:rsid w:val="007A4817"/>
     <w:rsid w:val="007A4B01"/>
     <w:rsid w:val="007A589F"/>
     <w:rsid w:val="007A5A7E"/>
     <w:rsid w:val="007A657C"/>
     <w:rsid w:val="007A71D5"/>
     <w:rsid w:val="007A7C0B"/>
     <w:rsid w:val="007A7F0C"/>
     <w:rsid w:val="007B012B"/>
     <w:rsid w:val="007B05F5"/>
     <w:rsid w:val="007B130D"/>
     <w:rsid w:val="007B1B9E"/>
     <w:rsid w:val="007B1F17"/>
     <w:rsid w:val="007B28C1"/>
     <w:rsid w:val="007B2962"/>
     <w:rsid w:val="007B2AD3"/>
     <w:rsid w:val="007B3137"/>
     <w:rsid w:val="007B401A"/>
     <w:rsid w:val="007B4AA1"/>
     <w:rsid w:val="007B4DBA"/>
     <w:rsid w:val="007B5440"/>
     <w:rsid w:val="007B6944"/>
     <w:rsid w:val="007B7119"/>
@@ -27552,50 +27505,51 @@
     <w:rsid w:val="00876C48"/>
     <w:rsid w:val="0087700D"/>
     <w:rsid w:val="00877760"/>
     <w:rsid w:val="00877DD3"/>
     <w:rsid w:val="00877E99"/>
     <w:rsid w:val="0088015F"/>
     <w:rsid w:val="008810DC"/>
     <w:rsid w:val="008814D6"/>
     <w:rsid w:val="00882531"/>
     <w:rsid w:val="00883A13"/>
     <w:rsid w:val="00883A85"/>
     <w:rsid w:val="00884539"/>
     <w:rsid w:val="00884912"/>
     <w:rsid w:val="00885310"/>
     <w:rsid w:val="00885AC8"/>
     <w:rsid w:val="00886832"/>
     <w:rsid w:val="00886962"/>
     <w:rsid w:val="008873AC"/>
     <w:rsid w:val="008874CB"/>
     <w:rsid w:val="008876E9"/>
     <w:rsid w:val="00887CFB"/>
     <w:rsid w:val="00887F58"/>
     <w:rsid w:val="00890280"/>
     <w:rsid w:val="008906E5"/>
     <w:rsid w:val="00890A91"/>
+    <w:rsid w:val="00891070"/>
     <w:rsid w:val="00891304"/>
     <w:rsid w:val="00891A14"/>
     <w:rsid w:val="008921B0"/>
     <w:rsid w:val="0089300C"/>
     <w:rsid w:val="008938CC"/>
     <w:rsid w:val="008950A5"/>
     <w:rsid w:val="00895D91"/>
     <w:rsid w:val="00896080"/>
     <w:rsid w:val="008963FA"/>
     <w:rsid w:val="008964F5"/>
     <w:rsid w:val="00896CDC"/>
     <w:rsid w:val="00897AC7"/>
     <w:rsid w:val="008A00CC"/>
     <w:rsid w:val="008A04FF"/>
     <w:rsid w:val="008A0799"/>
     <w:rsid w:val="008A28E6"/>
     <w:rsid w:val="008A2FA8"/>
     <w:rsid w:val="008A30CF"/>
     <w:rsid w:val="008A3E14"/>
     <w:rsid w:val="008A4490"/>
     <w:rsid w:val="008A4D19"/>
     <w:rsid w:val="008A4E26"/>
     <w:rsid w:val="008A50CA"/>
     <w:rsid w:val="008A5903"/>
     <w:rsid w:val="008A63B5"/>
@@ -27885,50 +27839,51 @@
     <w:rsid w:val="009D3E34"/>
     <w:rsid w:val="009D4530"/>
     <w:rsid w:val="009D460B"/>
     <w:rsid w:val="009D4F72"/>
     <w:rsid w:val="009D516B"/>
     <w:rsid w:val="009D5678"/>
     <w:rsid w:val="009D5CFB"/>
     <w:rsid w:val="009D5FCA"/>
     <w:rsid w:val="009D6C22"/>
     <w:rsid w:val="009D7358"/>
     <w:rsid w:val="009E070E"/>
     <w:rsid w:val="009E0AA1"/>
     <w:rsid w:val="009E0F3A"/>
     <w:rsid w:val="009E136E"/>
     <w:rsid w:val="009E13DF"/>
     <w:rsid w:val="009E291A"/>
     <w:rsid w:val="009E2AAF"/>
     <w:rsid w:val="009E3202"/>
     <w:rsid w:val="009E3E16"/>
     <w:rsid w:val="009E497D"/>
     <w:rsid w:val="009E4E86"/>
     <w:rsid w:val="009E5D83"/>
     <w:rsid w:val="009E6284"/>
     <w:rsid w:val="009E67B1"/>
     <w:rsid w:val="009E7004"/>
+    <w:rsid w:val="009E718F"/>
     <w:rsid w:val="009F00BD"/>
     <w:rsid w:val="009F0551"/>
     <w:rsid w:val="009F11C9"/>
     <w:rsid w:val="009F14D6"/>
     <w:rsid w:val="009F1657"/>
     <w:rsid w:val="009F1692"/>
     <w:rsid w:val="009F19B0"/>
     <w:rsid w:val="009F1CD7"/>
     <w:rsid w:val="009F215F"/>
     <w:rsid w:val="009F2B94"/>
     <w:rsid w:val="009F42CB"/>
     <w:rsid w:val="009F4BD4"/>
     <w:rsid w:val="009F5C16"/>
     <w:rsid w:val="009F5C48"/>
     <w:rsid w:val="009F5E16"/>
     <w:rsid w:val="009F651F"/>
     <w:rsid w:val="009F726C"/>
     <w:rsid w:val="009F7BC2"/>
     <w:rsid w:val="009F7DAA"/>
     <w:rsid w:val="00A00554"/>
     <w:rsid w:val="00A00C4D"/>
     <w:rsid w:val="00A01F00"/>
     <w:rsid w:val="00A020C5"/>
     <w:rsid w:val="00A021D1"/>
     <w:rsid w:val="00A02AA9"/>
@@ -27974,50 +27929,51 @@
     <w:rsid w:val="00A26320"/>
     <w:rsid w:val="00A26655"/>
     <w:rsid w:val="00A31C49"/>
     <w:rsid w:val="00A33AF8"/>
     <w:rsid w:val="00A33CE4"/>
     <w:rsid w:val="00A33D75"/>
     <w:rsid w:val="00A343E7"/>
     <w:rsid w:val="00A345FD"/>
     <w:rsid w:val="00A350F9"/>
     <w:rsid w:val="00A35333"/>
     <w:rsid w:val="00A35464"/>
     <w:rsid w:val="00A35C6D"/>
     <w:rsid w:val="00A35C9C"/>
     <w:rsid w:val="00A36EA1"/>
     <w:rsid w:val="00A37159"/>
     <w:rsid w:val="00A37657"/>
     <w:rsid w:val="00A37EEC"/>
     <w:rsid w:val="00A4060A"/>
     <w:rsid w:val="00A4067B"/>
     <w:rsid w:val="00A406FC"/>
     <w:rsid w:val="00A40CA0"/>
     <w:rsid w:val="00A40F88"/>
     <w:rsid w:val="00A41455"/>
     <w:rsid w:val="00A415EC"/>
     <w:rsid w:val="00A4242B"/>
+    <w:rsid w:val="00A43F2F"/>
     <w:rsid w:val="00A4415E"/>
     <w:rsid w:val="00A441AE"/>
     <w:rsid w:val="00A44FCC"/>
     <w:rsid w:val="00A45384"/>
     <w:rsid w:val="00A45482"/>
     <w:rsid w:val="00A45C30"/>
     <w:rsid w:val="00A46C77"/>
     <w:rsid w:val="00A46CDB"/>
     <w:rsid w:val="00A47162"/>
     <w:rsid w:val="00A47714"/>
     <w:rsid w:val="00A51456"/>
     <w:rsid w:val="00A5291C"/>
     <w:rsid w:val="00A52B01"/>
     <w:rsid w:val="00A53A5E"/>
     <w:rsid w:val="00A54516"/>
     <w:rsid w:val="00A5566A"/>
     <w:rsid w:val="00A55A7F"/>
     <w:rsid w:val="00A55FCA"/>
     <w:rsid w:val="00A563F1"/>
     <w:rsid w:val="00A5792F"/>
     <w:rsid w:val="00A60141"/>
     <w:rsid w:val="00A60249"/>
     <w:rsid w:val="00A6036F"/>
     <w:rsid w:val="00A6079D"/>
     <w:rsid w:val="00A60BBE"/>
@@ -28085,50 +28041,51 @@
     <w:rsid w:val="00AA1224"/>
     <w:rsid w:val="00AA12C2"/>
     <w:rsid w:val="00AA20D7"/>
     <w:rsid w:val="00AA25D3"/>
     <w:rsid w:val="00AA261E"/>
     <w:rsid w:val="00AA2B1D"/>
     <w:rsid w:val="00AA3DA5"/>
     <w:rsid w:val="00AA3F3C"/>
     <w:rsid w:val="00AA5DA0"/>
     <w:rsid w:val="00AA5EAF"/>
     <w:rsid w:val="00AA60AF"/>
     <w:rsid w:val="00AA6305"/>
     <w:rsid w:val="00AB012F"/>
     <w:rsid w:val="00AB0488"/>
     <w:rsid w:val="00AB178D"/>
     <w:rsid w:val="00AB1900"/>
     <w:rsid w:val="00AB22A1"/>
     <w:rsid w:val="00AB2430"/>
     <w:rsid w:val="00AB2D14"/>
     <w:rsid w:val="00AB3B61"/>
     <w:rsid w:val="00AB42C3"/>
     <w:rsid w:val="00AB539E"/>
     <w:rsid w:val="00AB58DE"/>
     <w:rsid w:val="00AB5E2F"/>
     <w:rsid w:val="00AB643D"/>
+    <w:rsid w:val="00AB6736"/>
     <w:rsid w:val="00AC038A"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC0471"/>
     <w:rsid w:val="00AC04C5"/>
     <w:rsid w:val="00AC36C5"/>
     <w:rsid w:val="00AC395E"/>
     <w:rsid w:val="00AC3F66"/>
     <w:rsid w:val="00AC4138"/>
     <w:rsid w:val="00AC4153"/>
     <w:rsid w:val="00AC48C1"/>
     <w:rsid w:val="00AC4EC0"/>
     <w:rsid w:val="00AC5159"/>
     <w:rsid w:val="00AC6081"/>
     <w:rsid w:val="00AC61F7"/>
     <w:rsid w:val="00AC69B7"/>
     <w:rsid w:val="00AC7734"/>
     <w:rsid w:val="00AC79D2"/>
     <w:rsid w:val="00AC7D78"/>
     <w:rsid w:val="00AD0C0E"/>
     <w:rsid w:val="00AD0CAC"/>
     <w:rsid w:val="00AD258B"/>
     <w:rsid w:val="00AD279D"/>
     <w:rsid w:val="00AD2C58"/>
     <w:rsid w:val="00AD3A89"/>
     <w:rsid w:val="00AD3FFF"/>
@@ -28589,71 +28546,73 @@
     <w:rsid w:val="00CB4277"/>
     <w:rsid w:val="00CB5A6A"/>
     <w:rsid w:val="00CB617C"/>
     <w:rsid w:val="00CB6755"/>
     <w:rsid w:val="00CB690A"/>
     <w:rsid w:val="00CB6A49"/>
     <w:rsid w:val="00CB7EC8"/>
     <w:rsid w:val="00CC0CF6"/>
     <w:rsid w:val="00CC0EC4"/>
     <w:rsid w:val="00CC10A9"/>
     <w:rsid w:val="00CC2180"/>
     <w:rsid w:val="00CC313C"/>
     <w:rsid w:val="00CC4C32"/>
     <w:rsid w:val="00CC5C51"/>
     <w:rsid w:val="00CC5E40"/>
     <w:rsid w:val="00CC71ED"/>
     <w:rsid w:val="00CC7C49"/>
     <w:rsid w:val="00CC7F34"/>
     <w:rsid w:val="00CD0776"/>
     <w:rsid w:val="00CD0C55"/>
     <w:rsid w:val="00CD0C8B"/>
     <w:rsid w:val="00CD0D85"/>
     <w:rsid w:val="00CD0E3C"/>
     <w:rsid w:val="00CD19ED"/>
     <w:rsid w:val="00CD1FB6"/>
+    <w:rsid w:val="00CD246D"/>
     <w:rsid w:val="00CD300C"/>
     <w:rsid w:val="00CD3011"/>
     <w:rsid w:val="00CD3097"/>
     <w:rsid w:val="00CD33C9"/>
     <w:rsid w:val="00CD3909"/>
     <w:rsid w:val="00CD4858"/>
     <w:rsid w:val="00CD5465"/>
     <w:rsid w:val="00CD5C25"/>
     <w:rsid w:val="00CD6027"/>
     <w:rsid w:val="00CD7960"/>
     <w:rsid w:val="00CD7F54"/>
     <w:rsid w:val="00CE0A5A"/>
     <w:rsid w:val="00CE0F9B"/>
     <w:rsid w:val="00CE1E0E"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00CE2BE0"/>
     <w:rsid w:val="00CE3543"/>
     <w:rsid w:val="00CE377A"/>
     <w:rsid w:val="00CE4302"/>
     <w:rsid w:val="00CE54CB"/>
     <w:rsid w:val="00CE60FB"/>
+    <w:rsid w:val="00CE69C0"/>
     <w:rsid w:val="00CE71DF"/>
     <w:rsid w:val="00CE7843"/>
     <w:rsid w:val="00CF15F8"/>
     <w:rsid w:val="00CF16B2"/>
     <w:rsid w:val="00CF17B5"/>
     <w:rsid w:val="00CF1858"/>
     <w:rsid w:val="00CF1FB4"/>
     <w:rsid w:val="00CF2587"/>
     <w:rsid w:val="00CF338E"/>
     <w:rsid w:val="00CF383F"/>
     <w:rsid w:val="00CF3895"/>
     <w:rsid w:val="00CF3EBC"/>
     <w:rsid w:val="00CF41B2"/>
     <w:rsid w:val="00CF59EA"/>
     <w:rsid w:val="00CF5C63"/>
     <w:rsid w:val="00CF6925"/>
     <w:rsid w:val="00CF7420"/>
     <w:rsid w:val="00CF78D6"/>
     <w:rsid w:val="00CF7A1B"/>
     <w:rsid w:val="00CF7C4C"/>
     <w:rsid w:val="00CF7F35"/>
     <w:rsid w:val="00D00730"/>
     <w:rsid w:val="00D01D08"/>
     <w:rsid w:val="00D020B3"/>
     <w:rsid w:val="00D02690"/>
@@ -28735,50 +28694,51 @@
     <w:rsid w:val="00D42E35"/>
     <w:rsid w:val="00D4321E"/>
     <w:rsid w:val="00D4347B"/>
     <w:rsid w:val="00D44749"/>
     <w:rsid w:val="00D45791"/>
     <w:rsid w:val="00D45877"/>
     <w:rsid w:val="00D45CEA"/>
     <w:rsid w:val="00D46431"/>
     <w:rsid w:val="00D466F4"/>
     <w:rsid w:val="00D4680B"/>
     <w:rsid w:val="00D46852"/>
     <w:rsid w:val="00D46939"/>
     <w:rsid w:val="00D5014D"/>
     <w:rsid w:val="00D5121E"/>
     <w:rsid w:val="00D51465"/>
     <w:rsid w:val="00D51B9A"/>
     <w:rsid w:val="00D52AB3"/>
     <w:rsid w:val="00D54247"/>
     <w:rsid w:val="00D544C8"/>
     <w:rsid w:val="00D5466E"/>
     <w:rsid w:val="00D5470B"/>
     <w:rsid w:val="00D547A5"/>
     <w:rsid w:val="00D560FD"/>
     <w:rsid w:val="00D56BC7"/>
     <w:rsid w:val="00D56EA2"/>
+    <w:rsid w:val="00D579F1"/>
     <w:rsid w:val="00D57CAD"/>
     <w:rsid w:val="00D601D6"/>
     <w:rsid w:val="00D6090D"/>
     <w:rsid w:val="00D6125A"/>
     <w:rsid w:val="00D61341"/>
     <w:rsid w:val="00D6161D"/>
     <w:rsid w:val="00D624D7"/>
     <w:rsid w:val="00D6251C"/>
     <w:rsid w:val="00D62FB1"/>
     <w:rsid w:val="00D637FF"/>
     <w:rsid w:val="00D63E8A"/>
     <w:rsid w:val="00D64A32"/>
     <w:rsid w:val="00D65AC7"/>
     <w:rsid w:val="00D65BEF"/>
     <w:rsid w:val="00D6608E"/>
     <w:rsid w:val="00D66225"/>
     <w:rsid w:val="00D66F87"/>
     <w:rsid w:val="00D67C0A"/>
     <w:rsid w:val="00D70841"/>
     <w:rsid w:val="00D709C3"/>
     <w:rsid w:val="00D71D56"/>
     <w:rsid w:val="00D733C0"/>
     <w:rsid w:val="00D73F0E"/>
     <w:rsid w:val="00D7471A"/>
     <w:rsid w:val="00D74740"/>
@@ -28942,50 +28902,51 @@
     <w:rsid w:val="00E33239"/>
     <w:rsid w:val="00E33393"/>
     <w:rsid w:val="00E339C0"/>
     <w:rsid w:val="00E33DC5"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E3504C"/>
     <w:rsid w:val="00E35BD2"/>
     <w:rsid w:val="00E35D9A"/>
     <w:rsid w:val="00E35E3E"/>
     <w:rsid w:val="00E36E62"/>
     <w:rsid w:val="00E37EF0"/>
     <w:rsid w:val="00E4012D"/>
     <w:rsid w:val="00E40172"/>
     <w:rsid w:val="00E4086B"/>
     <w:rsid w:val="00E41749"/>
     <w:rsid w:val="00E41C3C"/>
     <w:rsid w:val="00E427C5"/>
     <w:rsid w:val="00E4295F"/>
     <w:rsid w:val="00E434BB"/>
     <w:rsid w:val="00E437F8"/>
     <w:rsid w:val="00E43A81"/>
     <w:rsid w:val="00E447C5"/>
     <w:rsid w:val="00E4491B"/>
     <w:rsid w:val="00E45D1A"/>
     <w:rsid w:val="00E46727"/>
+    <w:rsid w:val="00E46CD5"/>
     <w:rsid w:val="00E4710A"/>
     <w:rsid w:val="00E47C67"/>
     <w:rsid w:val="00E5027A"/>
     <w:rsid w:val="00E50D07"/>
     <w:rsid w:val="00E51B9F"/>
     <w:rsid w:val="00E51C00"/>
     <w:rsid w:val="00E538F2"/>
     <w:rsid w:val="00E53CD2"/>
     <w:rsid w:val="00E54406"/>
     <w:rsid w:val="00E54ED0"/>
     <w:rsid w:val="00E55544"/>
     <w:rsid w:val="00E56039"/>
     <w:rsid w:val="00E562A8"/>
     <w:rsid w:val="00E563E3"/>
     <w:rsid w:val="00E56A45"/>
     <w:rsid w:val="00E5737F"/>
     <w:rsid w:val="00E57A12"/>
     <w:rsid w:val="00E600C6"/>
     <w:rsid w:val="00E611C5"/>
     <w:rsid w:val="00E614BC"/>
     <w:rsid w:val="00E62076"/>
     <w:rsid w:val="00E62B2E"/>
     <w:rsid w:val="00E6331E"/>
     <w:rsid w:val="00E64897"/>
     <w:rsid w:val="00E65DE4"/>
@@ -28998,50 +28959,51 @@
     <w:rsid w:val="00E71C34"/>
     <w:rsid w:val="00E746B2"/>
     <w:rsid w:val="00E74EA2"/>
     <w:rsid w:val="00E755A3"/>
     <w:rsid w:val="00E772AD"/>
     <w:rsid w:val="00E77A28"/>
     <w:rsid w:val="00E77D4E"/>
     <w:rsid w:val="00E77EA2"/>
     <w:rsid w:val="00E80752"/>
     <w:rsid w:val="00E81171"/>
     <w:rsid w:val="00E81E32"/>
     <w:rsid w:val="00E829CA"/>
     <w:rsid w:val="00E83C68"/>
     <w:rsid w:val="00E84B66"/>
     <w:rsid w:val="00E85174"/>
     <w:rsid w:val="00E857E2"/>
     <w:rsid w:val="00E8582A"/>
     <w:rsid w:val="00E858A7"/>
     <w:rsid w:val="00E85A31"/>
     <w:rsid w:val="00E86577"/>
     <w:rsid w:val="00E86AB2"/>
     <w:rsid w:val="00E878FE"/>
     <w:rsid w:val="00E90E44"/>
     <w:rsid w:val="00E90F9E"/>
     <w:rsid w:val="00E9144E"/>
+    <w:rsid w:val="00E91ED7"/>
     <w:rsid w:val="00E9212F"/>
     <w:rsid w:val="00E9294F"/>
     <w:rsid w:val="00E937B2"/>
     <w:rsid w:val="00E93B84"/>
     <w:rsid w:val="00E93ECB"/>
     <w:rsid w:val="00E94286"/>
     <w:rsid w:val="00E96CD0"/>
     <w:rsid w:val="00E96E18"/>
     <w:rsid w:val="00E97082"/>
     <w:rsid w:val="00E97A3A"/>
     <w:rsid w:val="00E97E12"/>
     <w:rsid w:val="00EA0531"/>
     <w:rsid w:val="00EA2D06"/>
     <w:rsid w:val="00EA2E5A"/>
     <w:rsid w:val="00EA3B73"/>
     <w:rsid w:val="00EA422A"/>
     <w:rsid w:val="00EA469C"/>
     <w:rsid w:val="00EA4D37"/>
     <w:rsid w:val="00EA4FBF"/>
     <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EA6203"/>
     <w:rsid w:val="00EA62C5"/>
     <w:rsid w:val="00EA743C"/>
     <w:rsid w:val="00EA78AA"/>
     <w:rsid w:val="00EA7F9D"/>
@@ -30899,58 +30861,64 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745E6E"/>
     <w:rsid w:val="000E2FBF"/>
     <w:rsid w:val="00331A74"/>
     <w:rsid w:val="00477546"/>
+    <w:rsid w:val="004A2C73"/>
     <w:rsid w:val="0050577D"/>
+    <w:rsid w:val="00675521"/>
+    <w:rsid w:val="00683DAD"/>
     <w:rsid w:val="00745E6E"/>
     <w:rsid w:val="00761695"/>
     <w:rsid w:val="00830871"/>
     <w:rsid w:val="008F72C4"/>
     <w:rsid w:val="009145DA"/>
+    <w:rsid w:val="009E718F"/>
+    <w:rsid w:val="00CA67EA"/>
     <w:rsid w:val="00CD3097"/>
     <w:rsid w:val="00E34189"/>
+    <w:rsid w:val="00E91ED7"/>
     <w:rsid w:val="00FB76E5"/>
     <w:rsid w:val="00FD7979"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -31690,73 +31658,74 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="2456f388-ce43-4024-aefe-717232d8e79f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010070B7A87DB4F86C4BBC3AB548743C9817" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be4653f7d6e7bf35b7bafdb1cc3b45c0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540" xmlns:ns3="2456f388-ce43-4024-aefe-717232d8e79f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d137be7ffde4d275ede8d2c2e3e461b1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010070B7A87DB4F86C4BBC3AB548743C9817" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55c106c59a5b189096a79c6a702e0373">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540" xmlns:ns3="2456f388-ce43-4024-aefe-717232d8e79f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c951494569bc91a169fa6aae9bc4f989" ns2:_="" ns3:_="">
     <xsd:import namespace="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
     <xsd:import namespace="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -31775,50 +31744,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2456f388-ce43-4024-aefe-717232d8e79f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -31943,120 +31917,120 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DE5491F-94E4-4BDD-A1F2-78907FAD8529}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE02F830-ECEA-4DEF-B787-93CDC96B47FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67DF5202-299D-4C51-9BC6-FEA925CF8AD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
     <ds:schemaRef ds:uri="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61240BB7-5DF8-4EBE-BDC2-9C41DC71A9D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87EDA090-1CFB-4350-915E-8A4E6D5F1929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b5800720-658a-40d8-bbcc-3cc17c0117d7}" enabled="1" method="Standard" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2664</Words>
-  <Characters>15187</Characters>
+  <Words>2670</Words>
+  <Characters>15224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17816</CharactersWithSpaces>
+  <CharactersWithSpaces>17859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>4325443</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://apps.powerapps.com/play/e/eb793a44-19a7-e69d-8aea-a8d292d541f4/a/0594578e-011c-4a91-92d7-58154d1e55f7?tenantId=78aac226-2f03-4b4d-9037-b46d56c55210&amp;hint=756ca487-fa29-47b5-98d7-9dbb44fa401c&amp;sourcetime=1756843470150&amp;source=portal&amp;hidenavbar=true</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488171</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -32437,27 +32411,30 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sara Mohamud</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010070B7A87DB4F86C4BBC3AB548743C9817</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>