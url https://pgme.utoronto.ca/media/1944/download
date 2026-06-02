--- v0 (2026-04-15)
+++ v1 (2026-06-02)
@@ -2045,51 +2045,51 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11291"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="683ACF39" w14:textId="77777777" w:rsidTr="003754C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11291" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="224EACC0" w14:textId="77777777" w:rsidR="00C743C3" w:rsidRDefault="00C743C3" w:rsidP="00C743C3">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="659D8D18" w14:textId="1BA76A91" w:rsidR="00FE7838" w:rsidRPr="00AB22A1" w:rsidRDefault="00FE7838" w:rsidP="00C743C3">
+          <w:p w14:paraId="659D8D18" w14:textId="0F3D8FE3" w:rsidR="00FE7838" w:rsidRPr="00AB22A1" w:rsidRDefault="00FE7838" w:rsidP="00C743C3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2114,95 +2114,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="0032190D" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
@@ -2313,95 +2313,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
@@ -2466,142 +2466,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00566B35">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="00AB22A1" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00AB22A1">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="4C48BBE9" w14:textId="77777777" w:rsidTr="003754C4">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11291" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="17344BB2" w14:textId="222C5310" w:rsidR="00D762C3" w:rsidRPr="00386A77" w:rsidRDefault="00B65E8A" w:rsidP="00C743C3">
+          <w:p w14:paraId="17344BB2" w14:textId="0BD7DABE" w:rsidR="00D762C3" w:rsidRPr="00386A77" w:rsidRDefault="00B65E8A" w:rsidP="00C743C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2921"/>
                 <w:tab w:val="left" w:pos="5638"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New Resident</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check25"/>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
+            <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2775,51 +2775,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check24"/>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
+            <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3279,87 +3279,87 @@
             <w:r w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documents submitted through the Registration Document Portal are securely transmitted and stored within the system. If you choose to send documents outside of the Portal</w:t>
             </w:r>
             <w:r w:rsidR="00076426" w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g., by email), you acknowledge that this method is not secure and is at your own discretion.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7620465E" w14:textId="3EAE0EAF" w:rsidR="00D0472E" w:rsidRPr="00386A77" w:rsidRDefault="00D0472E" w:rsidP="00AB22A1">
+          <w:p w14:paraId="7620465E" w14:textId="6667C1E0" w:rsidR="00D0472E" w:rsidRPr="00386A77" w:rsidRDefault="00D0472E" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
@@ -3693,89 +3693,89 @@
             <w:r w:rsidR="00E12D6F" w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ssay (IGRA</w:t>
             </w:r>
             <w:r w:rsidR="00E12D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">); </w:t>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a previous diagnosis of TB disease or TB infection; a history of treatment for TB disease or infection? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797C56D1" w14:textId="6B11BC5B" w:rsidR="00EE4670" w:rsidRPr="005A27FD" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
+          <w:p w14:paraId="797C56D1" w14:textId="62C109DF" w:rsidR="00EE4670" w:rsidRPr="005A27FD" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check22"/>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C491B">
+            <w:r w:rsidR="00E543F9" w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="33ADADF3" w:rsidRPr="001C491B">
               <w:rPr>
@@ -4756,87 +4756,87 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F62296" w:rsidRPr="003754C4">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00EC1863">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321B7681" w14:textId="501FA398" w:rsidR="00EE4670" w:rsidRPr="001C491B" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
+          <w:p w14:paraId="321B7681" w14:textId="1D0FC475" w:rsidR="00EE4670" w:rsidRPr="001C491B" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check21"/>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001C491B">
+            <w:r w:rsidR="00E543F9" w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="33ADADF3" w:rsidRPr="001C491B">
               <w:rPr>
@@ -6044,51 +6044,51 @@
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>st</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E7AAFB3" w14:textId="2DC9341F" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="1E7AAFB3" w14:textId="0953E4CE" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text17"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6098,327 +6098,325 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="10"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2409" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E4947A1" w14:textId="7389A039" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="3E4947A1" w14:textId="4996D051" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
-                        <w:name w:val="Text17"/>
+                        <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4815" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C4DB931" w14:textId="52AB4CA2" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="1C4DB931" w14:textId="75B29264" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
-                        <w:textInput>
-[...1 lines deleted...]
-                        </w:textInput>
+                        <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="3EED66D1" w14:textId="77777777" w:rsidTr="001A65C8">
               <w:trPr>
                 <w:trHeight w:val="265"/>
               </w:trPr>
@@ -6443,51 +6441,51 @@
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>nd</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41348A70" w14:textId="1206AC8D" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="41348A70" w14:textId="495359E9" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6496,116 +6494,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2409" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23CCF578" w14:textId="6536A848" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="23CCF578" w14:textId="159A9181" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6614,208 +6612,206 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4815" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="08F1CA5F" w14:textId="22CFBA90" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="08F1CA5F" w14:textId="7C385B0A" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
-                        <w:textInput>
-[...1 lines deleted...]
-                        </w:textInput>
+                        <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="19A8BBEE" w14:textId="04B962AA" w:rsidR="55F504F9" w:rsidRPr="003754C4" w:rsidRDefault="23E1861B" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -7427,51 +7423,51 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Recent T</w:t>
                   </w:r>
                   <w:r w:rsidR="00317E21">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>uberculin Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A806ADB" w14:textId="094B35BE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="4A806ADB" w14:textId="1B2A4290" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -7480,116 +7476,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2121" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B9040BB" w14:textId="720CE1B4" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="3B9040BB" w14:textId="5463B949" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -7598,206 +7594,206 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2810125D" w14:textId="554BB1CB" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="2810125D" w14:textId="622F2E84" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6C507628" w14:textId="77CD4731" w:rsidR="00597C48" w:rsidRDefault="00597C48" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -8058,51 +8054,51 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
                 <w:p w14:paraId="2806B307" w14:textId="109B5C89" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>IGRA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3665" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w14:paraId="240ECAC4" w14:textId="4E7C5E71" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="000D3402">
+                <w:p w14:paraId="240ECAC4" w14:textId="0F8D4EA6" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text30"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -8112,153 +8108,153 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="11"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3609" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w14:paraId="66859605" w14:textId="3D626563" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
+                <w:p w14:paraId="66859605" w14:textId="291A7D33" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check31"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="12" w:name="Check31"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="12"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
@@ -8273,51 +8269,51 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check32"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="13" w:name="Check32"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="13"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
@@ -8373,104 +8369,103 @@
                   <w:tcW w:w="3847" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="586471D7" w14:textId="0DADEF98" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Bacillus Calmette–Guérin (BCG) Vaccine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3529" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2070301B" w14:textId="4A5398FC" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
+                <w:p w14:paraId="2070301B" w14:textId="5073ADB0" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check34"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
-                          <w:checked w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="14" w:name="Check34"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00207E37">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -8497,97 +8492,97 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check35"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="15" w:name="Check35"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00207E37">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="15"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3564" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AF23DF9" w14:textId="378B0124" w:rsidR="00FA1B54" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
+                <w:p w14:paraId="0AF23DF9" w14:textId="686DB85A" w:rsidR="00FA1B54" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r w:rsidR="00D819B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
@@ -8649,91 +8644,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2970A2E8" w14:textId="1D83787E" w:rsidR="004E44B9" w:rsidRPr="00494351" w:rsidRDefault="004E44B9" w:rsidP="004E44B9">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:line="276" w:lineRule="auto"/>
@@ -9220,51 +9215,51 @@
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-ray</w:t>
                   </w:r>
                   <w:r w:rsidR="004F66CF" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="062D6F43" w14:textId="1DA0DDAE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E22BC6" w:rsidP="00FC18F0">
+                <w:p w14:paraId="062D6F43" w14:textId="27BB3E2C" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E22BC6" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -9273,151 +9268,151 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6373" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="181208F3" w14:textId="04E53E55" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="004E44B9" w:rsidP="00FC18F0">
+                <w:p w14:paraId="181208F3" w14:textId="768DA6DE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="004E44B9" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check19"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="16" w:name="Check19"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="16"/>
                   <w:r w:rsidR="000D383C" w:rsidRPr="00386A77">
                     <w:rPr>
@@ -9440,51 +9435,51 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check20"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="17" w:name="Check20"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="17"/>
                   <w:r w:rsidR="000D383C" w:rsidRPr="00386A77">
                     <w:rPr>
@@ -9845,95 +9840,95 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> yourself</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> if you </w:t>
             </w:r>
             <w:r w:rsidR="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>have completed TB treatment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C02D3B" w14:textId="2706DB8C" w:rsidR="0052753A" w:rsidRPr="00F21FBD" w:rsidRDefault="0052753A" w:rsidP="003754C4">
+          <w:p w14:paraId="76C02D3B" w14:textId="5B246F03" w:rsidR="0052753A" w:rsidRPr="00F21FBD" w:rsidRDefault="0052753A" w:rsidP="003754C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check36"/>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004A1731">
+            <w:r w:rsidR="00E543F9" w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -10008,51 +10003,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+            <w:r w:rsidR="00E543F9">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[Type learner's First and Last name]</w:t>
             </w:r>
             <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
@@ -10611,51 +10606,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2618" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EC6AA98" w14:textId="2484B430" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="7EC6AA98" w14:textId="762D5157" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10665,116 +10660,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2533" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="60E08F71" w14:textId="5853D3CA" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="60E08F71" w14:textId="7CC6470C" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10784,116 +10779,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F75AED9" w14:textId="09CBEC10" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="6F75AED9" w14:textId="7616D34B" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10903,91 +10898,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4B0379BF" w14:textId="5B68BB16" w:rsidR="4E0EDFF5" w:rsidRPr="00386A77" w:rsidRDefault="4E0EDFF5" w:rsidP="4E0EDFF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11074,90 +11069,90 @@
                   </w:r>
                   <w:r w:rsidR="005B6707">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4747050D" w14:textId="1165C220" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="4747050D" w14:textId="3333AD16" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check15"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -11184,86 +11179,86 @@
                     <w:t>Immune</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-12"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(+)   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A999A6B" w14:textId="0F14DB40" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="0A999A6B" w14:textId="3F7889B8" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check16"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
@@ -11301,51 +11296,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(-)    </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4399" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41C5B46B" w14:textId="01D89015" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="41C5B46B" w14:textId="09DB0B0B" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Date </w:t>
                   </w:r>
                   <w:r w:rsidR="00815E72" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">of </w:t>
@@ -11431,909 +11426,887 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7628E369" w14:textId="77777777" w:rsidR="00F522FD" w:rsidRPr="00386A77" w:rsidRDefault="00F522FD" w:rsidP="001846CE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60F5C4CF" w14:textId="0DC786F6" w:rsidR="00055D1B" w:rsidRPr="00BB6D80" w:rsidRDefault="41FD9BAB" w:rsidP="00802324">
-[...686 lines deleted...]
-          <w:p w14:paraId="06675D49" w14:textId="1612801B" w:rsidR="00107196" w:rsidRPr="00EC0297" w:rsidRDefault="00107196" w:rsidP="00EC0297">
+          <w:p w14:paraId="5A861C30" w14:textId="5BD7338A" w:rsidR="00354F0C" w:rsidRPr="00354F0C" w:rsidRDefault="00354F0C" w:rsidP="00354F0C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAEDF1" w:themeFill="text2" w:themeFillTint="1A"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC0297">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46727FA7" wp14:editId="3198041C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E4AECB" wp14:editId="281286AD">
                   <wp:extent cx="121920" cy="121920"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="292938388" name="Graphic 2" descr="Lights On outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1596214428" name="Graphic 1596214428" descr="Lights On outline"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="128865" cy="128865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00EC0297">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>This is a fillable form. Please use the Tab key</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> to move between fields</w:t>
+              <w:t>This is a fillable form. Please use the Tab key on your keyboard to move between fields</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="60F5C4CF" w14:textId="01955FBA" w:rsidR="00055D1B" w:rsidRPr="00BB6D80" w:rsidRDefault="41FD9BAB" w:rsidP="00802324">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494351">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00494351">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="22A33845" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non-immune</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0050231D" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0050231D" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bove</w:t>
+            </w:r>
+            <w:r w:rsidR="00802324">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00802324" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00802324" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ake a screenshot of your HBsAg report and</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upload or</w:t>
+            </w:r>
+            <w:r w:rsidR="001B42EE" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00593D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paste </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00781493">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the image into Section E of th</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00BB6D80">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is form.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2994"/>
+              <w:gridCol w:w="1559"/>
+              <w:gridCol w:w="1985"/>
+              <w:gridCol w:w="4431"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="5E5B5F6D" w14:textId="77777777" w:rsidTr="003754C4">
+              <w:trPr>
+                <w:trHeight w:val="325"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2994" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="509D4870" w14:textId="676A13D7" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00802324" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Hepatitis B Antigen (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>HB</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E86AB2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Ag</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3CF0D312" w14:textId="0344F123" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Check17"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidR="00F608F4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Positive     </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1985" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7DDE1FF8" w14:textId="6109272C" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Check18"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidR="00F608F4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Negative     </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4431" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4D7D6368" w14:textId="3AC27ED4" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of Result </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(YYYY</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-MM-DD</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00630858">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput>
+                          <w:type w:val="date"/>
+                          <w:format w:val="yyyy-MM-dd"/>
+                        </w:textInput>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E543F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w14:paraId="26BBA710" w14:textId="6FB7BA87" w:rsidR="00F522FD" w:rsidRPr="00386A77" w:rsidRDefault="0F3A3E9F" w:rsidP="00510D1D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="1289FA22" w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -12969,51 +12942,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2547" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E317F6B" w14:textId="7951E773" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="6E317F6B" w14:textId="51DA8209" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -13023,116 +12996,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2697" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74A796B1" w14:textId="01A155C4" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="74A796B1" w14:textId="227798C4" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -13142,116 +13115,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2742" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="024AEFF9" w14:textId="055A5978" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="024AEFF9" w14:textId="7B53A5B7" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -13261,91 +13234,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7D1636E0" w14:textId="688A8FB7" w:rsidR="000B4304" w:rsidRPr="00386A77" w:rsidRDefault="000B4304" w:rsidP="00B0557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13417,90 +13390,90 @@
                     <w:t>/HB</w:t>
                   </w:r>
                   <w:r w:rsidR="00E600C6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C9C4BAD" w14:textId="201D9A8A" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
+                <w:p w14:paraId="6C9C4BAD" w14:textId="600AF427" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check15"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -13527,86 +13500,86 @@
                     <w:t>Immune</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-12"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(+)   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43100AC8" w14:textId="632CF2BF" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
+                <w:p w14:paraId="43100AC8" w14:textId="46CFA50C" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check16"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
@@ -13644,51 +13617,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(-)    </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4431" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="597A79E4" w14:textId="4F5744DB" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="005B1906">
+                <w:p w14:paraId="597A79E4" w14:textId="297B72FA" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="005B1906">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -13779,91 +13752,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4FE80193" w14:textId="2D3D137F" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="00B0557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14346,51 +14319,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00CBDF45" w14:textId="39AFA2E5" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Measles</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28411ACE" w14:textId="38714AD9" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="28411ACE" w14:textId="329E0E08" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14399,116 +14372,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64AE2847" w14:textId="5D2B8632" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="64AE2847" w14:textId="636FA298" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14517,173 +14490,173 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="134976B6" w14:textId="6B7A4ACB" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="6506E285" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="084C102A" w14:textId="115D40A8" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="084C102A" w14:textId="3E09E8D0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check28"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="20" w:name="Check28"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="20"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
@@ -14698,99 +14671,99 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="21" w:name="Check27"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="21"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6914C750" w14:textId="3AF41684" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="6914C750" w14:textId="1F401C6E" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14799,91 +14772,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="5AAD97A4" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -14891,51 +14864,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="78D4B74E" w14:textId="08073502" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Mumps</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="13892134" w14:textId="365EB9F4" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="13892134" w14:textId="0DA7D2DC" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14944,116 +14917,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0ECB70BB" w14:textId="758F9CB3" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="0ECB70BB" w14:textId="10980812" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15062,172 +15035,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A451871" w14:textId="6CF60E87" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="1B39823F" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DB06930" w14:textId="3C2F8418" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="2DB06930" w14:textId="371A5F21" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -15240,98 +15213,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C01334" w14:textId="1A11C914" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="63C01334" w14:textId="79E11527" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15340,91 +15313,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="1657F625" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -15432,51 +15405,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="509F620B" w14:textId="76A9F9F0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Rubella</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D811651" w14:textId="580BBE82" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="0D811651" w14:textId="432A66B2" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15485,116 +15458,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C41DE7E" w14:textId="53712FC0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2C41DE7E" w14:textId="77B064C9" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15603,172 +15576,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3411AA37" w14:textId="7B7CB314" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="0D880C09" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76016308" w14:textId="5919008A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="76016308" w14:textId="3BDD4F08" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -15781,98 +15754,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E413340" w14:textId="4A61C88E" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2E413340" w14:textId="2E7E511C" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15881,91 +15854,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="5CEDA630" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -15973,51 +15946,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="21FA659A" w14:textId="5EDA1329" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="0F1BF4EB" w:rsidP="338CA727">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Varicella</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E1889E2" w14:textId="56B78DB1" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="1E1889E2" w14:textId="27E1F235" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16026,116 +15999,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E6E5AC6" w14:textId="1DD0E080" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2E6E5AC6" w14:textId="31BDBA56" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16144,172 +16117,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A9D3632" w14:textId="13A35015" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="56D932CB" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C34F4F4" w14:textId="173BE29A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="5C34F4F4" w14:textId="062E696A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -16322,98 +16295,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00386A77">
+                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76A617D8" w14:textId="733E9AF1" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="76A617D8" w14:textId="2BA6CB77" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16422,91 +16395,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="01AA0A3F" w14:textId="144C7D18" w:rsidR="00E71C34" w:rsidRPr="00386A77" w:rsidRDefault="00E71C34" w:rsidP="003754C4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16876,51 +16849,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D47CB6E" w14:textId="5E22C823" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="7D47CB6E" w14:textId="61C15D2F" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16929,116 +16902,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="27D222A0" w14:textId="722457C2" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="27D222A0" w14:textId="4D603D4A" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17048,116 +17021,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46542595" w14:textId="14D5F2D7" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="46542595" w14:textId="4F9B10D2" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -17166,91 +17139,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005425A2" w:rsidRPr="00386A77" w14:paraId="48EB2534" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="335"/>
               </w:trPr>
@@ -17282,51 +17255,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="781562E9" w14:textId="0299CB34" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="781562E9" w14:textId="7A404809" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17336,116 +17309,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A8FEE6B" w14:textId="04CF289F" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="7A8FEE6B" w14:textId="377CCF8A" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17455,116 +17428,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="678087EB" w14:textId="749BB16C" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="00561DD2">
+                <w:p w14:paraId="678087EB" w14:textId="154A6A81" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="00561DD2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17574,91 +17547,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005425A2" w:rsidRPr="00386A77" w14:paraId="0DC7E503" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="335"/>
               </w:trPr>
@@ -17690,51 +17663,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="758D3426" w14:textId="55FEE4A4" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="758D3426" w14:textId="77E63762" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17744,116 +17717,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="447A3502" w14:textId="5788FE53" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="447A3502" w14:textId="30C4B2DC" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17863,116 +17836,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45169110" w14:textId="148A323B" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="45169110" w14:textId="184152EB" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17982,91 +17955,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="752E7323" w14:textId="69F9C513" w:rsidR="00AE50E5" w:rsidRPr="003754C4" w:rsidRDefault="005425A2" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:before="120"/>
@@ -18295,51 +18268,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Age received (must be 18 years or older)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FA6E64" w14:paraId="7126D108" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3426" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="70D404D4" w14:textId="1E200FD2" w:rsidR="00FA6E64" w:rsidRDefault="00A10F50" w:rsidP="00FA6E64">
+                <w:p w14:paraId="70D404D4" w14:textId="0E12F8C1" w:rsidR="00FA6E64" w:rsidRDefault="00A10F50" w:rsidP="00FA6E64">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -18348,321 +18321,321 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="10CA1CF9" w14:textId="0FE44831" w:rsidR="00FA6E64" w:rsidRDefault="00706E94" w:rsidP="00876C48">
+                <w:p w14:paraId="10CA1CF9" w14:textId="3C9110C3" w:rsidR="00FA6E64" w:rsidRDefault="00E71D78" w:rsidP="00876C48">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5245" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="34C63BEC" w14:textId="27998EA1" w:rsidR="00FA6E64" w:rsidRDefault="00706E94" w:rsidP="00876C48">
+                <w:p w14:paraId="34C63BEC" w14:textId="4CF0F47B" w:rsidR="00FA6E64" w:rsidRDefault="00E71D78" w:rsidP="00876C48">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="72F38E7D" w14:textId="77777777" w:rsidR="00B96185" w:rsidRPr="00386A77" w:rsidRDefault="00B96185" w:rsidP="00D46939">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -19147,51 +19120,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="10965" w:type="dxa"/>
               <w:tblInd w:w="87" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6145"/>
               <w:gridCol w:w="4820"/>
             </w:tblGrid>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="095D8907" w14:textId="77777777" w:rsidTr="00A06843">
               <w:trPr>
                 <w:trHeight w:val="523"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="270D9F69" w14:textId="592239AF" w:rsidR="001C3307" w:rsidRPr="00063161" w:rsidRDefault="001C3307" w:rsidP="003754C4">
+                <w:p w14:paraId="270D9F69" w14:textId="73174722" w:rsidR="001C3307" w:rsidRPr="00063161" w:rsidRDefault="001C3307" w:rsidP="003754C4">
                   <w:pPr>
                     <w:spacing w:before="20" w:after="120"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Health Care Professional (HCP) Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
@@ -19209,87 +19182,87 @@
                   </w:r>
                   <w:bookmarkStart w:id="22" w:name="Text9"/>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="22"/>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                               </w:t>
                   </w:r>
@@ -19429,51 +19402,51 @@
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidR="00E64897" w:rsidRPr="00A06843">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="49CE7819" w14:textId="77777777" w:rsidTr="00A06843">
               <w:trPr>
                 <w:trHeight w:val="477"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="645E883D" w14:textId="20D2AE82" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
+                <w:p w14:paraId="645E883D" w14:textId="4F61D484" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Profession</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
@@ -19491,162 +19464,162 @@
                   </w:r>
                   <w:bookmarkStart w:id="23" w:name="Text21"/>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="23"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                 </w:tcPr>
-                <w:p w14:paraId="199D7CEE" w14:textId="50077E03" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00F570C6" w:rsidP="008566C7">
+                <w:p w14:paraId="199D7CEE" w14:textId="68DF0D5C" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00F570C6" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text23"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Type your office details here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="24" w:name="Text23"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type your office details here</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="24"/>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:alias w:val="Insert your image"/>
@@ -19959,51 +19932,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w14:paraId="512817A5" w14:textId="77777777" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="3F103DE0" w14:textId="77777777" w:rsidTr="00F570C6">
               <w:trPr>
                 <w:trHeight w:val="467"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="09375C61" w14:textId="1C0282EA" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00616D0F" w:rsidP="008566C7">
+                <w:p w14:paraId="09375C61" w14:textId="386388B6" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00616D0F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
@@ -20063,91 +20036,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00566B35">
+                  <w:r w:rsidR="00E543F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
@@ -20595,51 +20568,51 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7176814" cy="3722156"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00C13185" w:rsidP="003754C4">
+    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00512D43" w:rsidP="003754C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="1" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1990550115"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
@@ -20705,51 +20678,51 @@
       </w:sdt>
       <w:r w:rsidR="00592D61" w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1769734963"/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="618052B6" w14:textId="1965CD7A" w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidRDefault="003526DE" w:rsidP="003754C4">
+        <w:p w14:paraId="618052B6" w14:textId="1311F37F" w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidRDefault="003526DE" w:rsidP="003754C4">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="double" w:sz="4" w:space="1" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
             </w:pBdr>
             <w:spacing w:line="200" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -20943,85 +20916,92 @@
       </w:rPr>
       <w:t>PGME Immunization Form &amp; Instructions 202</w:t>
     </w:r>
     <w:r w:rsidR="00350C06">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
     <w:r w:rsidR="00350C06">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43371E16" w14:textId="4F3DCC5E" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="00D42E35">
+  <w:p w14:paraId="43371E16" w14:textId="648506E9" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised:  </w:t>
     </w:r>
     <w:r w:rsidR="005406D0">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>Ma</w:t>
+    </w:r>
+    <w:r w:rsidR="00354F0C">
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>y</w:t>
     </w:r>
     <w:r w:rsidR="00DC53B1">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="005406D0">
+    <w:r w:rsidR="00354F0C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00DC53B1">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61BDA99D" w14:textId="7901C890" w:rsidR="00D42E35" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:rPr>
@@ -21038,92 +21018,92 @@
       </w:rPr>
       <w:t>PGME Immunization Form &amp; Instructions 202</w:t>
     </w:r>
     <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
     <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4ADA2EE5" w14:textId="0607DCBB" w:rsidR="006A28AA" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
+  <w:p w14:paraId="4ADA2EE5" w14:textId="071FBA84" w:rsidR="006A28AA" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised:  </w:t>
     </w:r>
-    <w:r w:rsidR="005B6FB7">
+    <w:r w:rsidR="00354F0C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>May</w:t>
     </w:r>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="005B6FB7">
+    <w:r w:rsidR="00354F0C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>2th</w:t>
+      <w:t>th</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="767CE009" w14:textId="77777777" w:rsidR="00FE321E" w:rsidRPr="00386A77" w:rsidRDefault="00FE321E">
@@ -21425,51 +21405,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:13.2pt;height:13.2pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:12.6pt;height:12.6pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-2530f" cropleft="-2530f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="92E5FE3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
@@ -25817,51 +25797,51 @@
   <w:num w:numId="35" w16cid:durableId="1094744829">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1463767557">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1605113558">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="389689545">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="11265"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A28AA"/>
     <w:rsid w:val="0000118F"/>
     <w:rsid w:val="000012BC"/>
     <w:rsid w:val="000017DF"/>
     <w:rsid w:val="00001AD3"/>
     <w:rsid w:val="000028BE"/>
@@ -26045,50 +26025,51 @@
     <w:rsid w:val="000C1D00"/>
     <w:rsid w:val="000C2584"/>
     <w:rsid w:val="000C3CAE"/>
     <w:rsid w:val="000C3DFF"/>
     <w:rsid w:val="000C4577"/>
     <w:rsid w:val="000C49C2"/>
     <w:rsid w:val="000C5350"/>
     <w:rsid w:val="000C5458"/>
     <w:rsid w:val="000C5627"/>
     <w:rsid w:val="000C5E5D"/>
     <w:rsid w:val="000D0B77"/>
     <w:rsid w:val="000D0D8B"/>
     <w:rsid w:val="000D16EE"/>
     <w:rsid w:val="000D19C8"/>
     <w:rsid w:val="000D1CA4"/>
     <w:rsid w:val="000D1CD3"/>
     <w:rsid w:val="000D1DE9"/>
     <w:rsid w:val="000D201E"/>
     <w:rsid w:val="000D2809"/>
     <w:rsid w:val="000D3402"/>
     <w:rsid w:val="000D383C"/>
     <w:rsid w:val="000D3E59"/>
     <w:rsid w:val="000D4C63"/>
     <w:rsid w:val="000D4EAA"/>
     <w:rsid w:val="000D515D"/>
+    <w:rsid w:val="000D5C9F"/>
     <w:rsid w:val="000D6B44"/>
     <w:rsid w:val="000D7045"/>
     <w:rsid w:val="000D71CD"/>
     <w:rsid w:val="000E09B9"/>
     <w:rsid w:val="000E09E9"/>
     <w:rsid w:val="000E170A"/>
     <w:rsid w:val="000E1AB7"/>
     <w:rsid w:val="000E2F32"/>
     <w:rsid w:val="000E4E6B"/>
     <w:rsid w:val="000E5EBC"/>
     <w:rsid w:val="000E66AB"/>
     <w:rsid w:val="000E788D"/>
     <w:rsid w:val="000F0A0B"/>
     <w:rsid w:val="000F0C2B"/>
     <w:rsid w:val="000F0DFE"/>
     <w:rsid w:val="000F22B8"/>
     <w:rsid w:val="000F243B"/>
     <w:rsid w:val="000F312A"/>
     <w:rsid w:val="000F4641"/>
     <w:rsid w:val="000F4765"/>
     <w:rsid w:val="000F6152"/>
     <w:rsid w:val="000F696A"/>
     <w:rsid w:val="000F6FA7"/>
     <w:rsid w:val="000F72B7"/>
     <w:rsid w:val="00100A54"/>
@@ -26320,50 +26301,51 @@
     <w:rsid w:val="001E6295"/>
     <w:rsid w:val="001E6790"/>
     <w:rsid w:val="001E6F5A"/>
     <w:rsid w:val="001E73AB"/>
     <w:rsid w:val="001E75AB"/>
     <w:rsid w:val="001F075E"/>
     <w:rsid w:val="001F1CE2"/>
     <w:rsid w:val="001F1DD7"/>
     <w:rsid w:val="001F1E94"/>
     <w:rsid w:val="001F25AE"/>
     <w:rsid w:val="001F46C5"/>
     <w:rsid w:val="001F4CAE"/>
     <w:rsid w:val="001F570E"/>
     <w:rsid w:val="001F5795"/>
     <w:rsid w:val="001F6CF4"/>
     <w:rsid w:val="001F7BB5"/>
     <w:rsid w:val="00200280"/>
     <w:rsid w:val="00200BEE"/>
     <w:rsid w:val="00201CEB"/>
     <w:rsid w:val="00201E4C"/>
     <w:rsid w:val="002035FA"/>
     <w:rsid w:val="0020395A"/>
     <w:rsid w:val="0020427D"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204E97"/>
+    <w:rsid w:val="002050A8"/>
     <w:rsid w:val="00206A47"/>
     <w:rsid w:val="002072E9"/>
     <w:rsid w:val="00207E37"/>
     <w:rsid w:val="00211A54"/>
     <w:rsid w:val="00212503"/>
     <w:rsid w:val="002144E2"/>
     <w:rsid w:val="002145DC"/>
     <w:rsid w:val="00215746"/>
     <w:rsid w:val="00215C2F"/>
     <w:rsid w:val="00216485"/>
     <w:rsid w:val="00217192"/>
     <w:rsid w:val="00217F8B"/>
     <w:rsid w:val="00220CF5"/>
     <w:rsid w:val="00221897"/>
     <w:rsid w:val="00221A6D"/>
     <w:rsid w:val="00222D17"/>
     <w:rsid w:val="00222E80"/>
     <w:rsid w:val="00223232"/>
     <w:rsid w:val="0022336E"/>
     <w:rsid w:val="00223C1F"/>
     <w:rsid w:val="00223DD5"/>
     <w:rsid w:val="0022484D"/>
     <w:rsid w:val="0022614F"/>
     <w:rsid w:val="0022628C"/>
     <w:rsid w:val="00226C03"/>
@@ -26628,50 +26610,51 @@
     <w:rsid w:val="00340EF6"/>
     <w:rsid w:val="00342181"/>
     <w:rsid w:val="003425F7"/>
     <w:rsid w:val="00343892"/>
     <w:rsid w:val="00343CD9"/>
     <w:rsid w:val="00343FA2"/>
     <w:rsid w:val="0034435D"/>
     <w:rsid w:val="0034507B"/>
     <w:rsid w:val="003451E1"/>
     <w:rsid w:val="0034566C"/>
     <w:rsid w:val="00345BB8"/>
     <w:rsid w:val="00346739"/>
     <w:rsid w:val="00346770"/>
     <w:rsid w:val="00347DE5"/>
     <w:rsid w:val="003503F0"/>
     <w:rsid w:val="00350543"/>
     <w:rsid w:val="00350BE5"/>
     <w:rsid w:val="00350C06"/>
     <w:rsid w:val="003526DE"/>
     <w:rsid w:val="00352746"/>
     <w:rsid w:val="00352C7D"/>
     <w:rsid w:val="00353752"/>
     <w:rsid w:val="00353B36"/>
     <w:rsid w:val="00354B0F"/>
     <w:rsid w:val="00354D32"/>
+    <w:rsid w:val="00354F0C"/>
     <w:rsid w:val="00355450"/>
     <w:rsid w:val="00355A62"/>
     <w:rsid w:val="00355C71"/>
     <w:rsid w:val="00355E01"/>
     <w:rsid w:val="003565FA"/>
     <w:rsid w:val="003567AE"/>
     <w:rsid w:val="0035685F"/>
     <w:rsid w:val="00357D52"/>
     <w:rsid w:val="00360B3C"/>
     <w:rsid w:val="003618D3"/>
     <w:rsid w:val="00362578"/>
     <w:rsid w:val="003625C0"/>
     <w:rsid w:val="0036322F"/>
     <w:rsid w:val="00363578"/>
     <w:rsid w:val="00364622"/>
     <w:rsid w:val="0036462C"/>
     <w:rsid w:val="003674DF"/>
     <w:rsid w:val="003676EF"/>
     <w:rsid w:val="00367D3E"/>
     <w:rsid w:val="00367E63"/>
     <w:rsid w:val="00371C83"/>
     <w:rsid w:val="00371F27"/>
     <w:rsid w:val="00372412"/>
     <w:rsid w:val="00372625"/>
     <w:rsid w:val="00372CB6"/>
@@ -27046,50 +27029,51 @@
     <w:rsid w:val="004F674C"/>
     <w:rsid w:val="004F6FC7"/>
     <w:rsid w:val="004F70FD"/>
     <w:rsid w:val="004F73BE"/>
     <w:rsid w:val="004F7FA5"/>
     <w:rsid w:val="005014F8"/>
     <w:rsid w:val="00501D9D"/>
     <w:rsid w:val="00501F1F"/>
     <w:rsid w:val="00502297"/>
     <w:rsid w:val="0050231D"/>
     <w:rsid w:val="00502A48"/>
     <w:rsid w:val="0050301E"/>
     <w:rsid w:val="00503332"/>
     <w:rsid w:val="00504D4E"/>
     <w:rsid w:val="00505484"/>
     <w:rsid w:val="0050577D"/>
     <w:rsid w:val="00506619"/>
     <w:rsid w:val="005069CC"/>
     <w:rsid w:val="0050730C"/>
     <w:rsid w:val="005107C6"/>
     <w:rsid w:val="00510D1D"/>
     <w:rsid w:val="00510ECF"/>
     <w:rsid w:val="00511D8C"/>
     <w:rsid w:val="005120A8"/>
     <w:rsid w:val="00512836"/>
+    <w:rsid w:val="00512D43"/>
     <w:rsid w:val="00512E16"/>
     <w:rsid w:val="00512ECF"/>
     <w:rsid w:val="00514119"/>
     <w:rsid w:val="0051480D"/>
     <w:rsid w:val="00514E7A"/>
     <w:rsid w:val="005153B9"/>
     <w:rsid w:val="0051589D"/>
     <w:rsid w:val="00515B37"/>
     <w:rsid w:val="00515C33"/>
     <w:rsid w:val="00515E1D"/>
     <w:rsid w:val="005162FB"/>
     <w:rsid w:val="0051681C"/>
     <w:rsid w:val="00516C0E"/>
     <w:rsid w:val="00517CAD"/>
     <w:rsid w:val="005203BA"/>
     <w:rsid w:val="005212D1"/>
     <w:rsid w:val="00521F5C"/>
     <w:rsid w:val="005224B2"/>
     <w:rsid w:val="00522719"/>
     <w:rsid w:val="00522F75"/>
     <w:rsid w:val="00523046"/>
     <w:rsid w:val="0052331F"/>
     <w:rsid w:val="00523953"/>
     <w:rsid w:val="00523C3B"/>
     <w:rsid w:val="0052428F"/>
@@ -27304,50 +27288,51 @@
     <w:rsid w:val="00606F4A"/>
     <w:rsid w:val="006070E1"/>
     <w:rsid w:val="00607C11"/>
     <w:rsid w:val="00610721"/>
     <w:rsid w:val="0061083E"/>
     <w:rsid w:val="006114F8"/>
     <w:rsid w:val="00611A5C"/>
     <w:rsid w:val="00611C2B"/>
     <w:rsid w:val="00613080"/>
     <w:rsid w:val="00613610"/>
     <w:rsid w:val="0061443D"/>
     <w:rsid w:val="006146A8"/>
     <w:rsid w:val="0061538C"/>
     <w:rsid w:val="006154AF"/>
     <w:rsid w:val="00615CCF"/>
     <w:rsid w:val="00616653"/>
     <w:rsid w:val="006167D9"/>
     <w:rsid w:val="006168F5"/>
     <w:rsid w:val="00616D0F"/>
     <w:rsid w:val="0061701D"/>
     <w:rsid w:val="006171C7"/>
     <w:rsid w:val="006209E1"/>
     <w:rsid w:val="00620E59"/>
     <w:rsid w:val="00621985"/>
     <w:rsid w:val="00621F69"/>
+    <w:rsid w:val="00622212"/>
     <w:rsid w:val="00622D38"/>
     <w:rsid w:val="00624453"/>
     <w:rsid w:val="00624A37"/>
     <w:rsid w:val="00624D8D"/>
     <w:rsid w:val="00625BA8"/>
     <w:rsid w:val="00625C86"/>
     <w:rsid w:val="00626186"/>
     <w:rsid w:val="006264FE"/>
     <w:rsid w:val="006273DB"/>
     <w:rsid w:val="006279D6"/>
     <w:rsid w:val="00627CB8"/>
     <w:rsid w:val="00627E0D"/>
     <w:rsid w:val="00630858"/>
     <w:rsid w:val="006310DA"/>
     <w:rsid w:val="006318B7"/>
     <w:rsid w:val="00632996"/>
     <w:rsid w:val="00632DAE"/>
     <w:rsid w:val="0063479E"/>
     <w:rsid w:val="006348D9"/>
     <w:rsid w:val="00635368"/>
     <w:rsid w:val="006354A7"/>
     <w:rsid w:val="006356DF"/>
     <w:rsid w:val="0063625B"/>
     <w:rsid w:val="00636713"/>
     <w:rsid w:val="006368CA"/>
@@ -27689,50 +27674,51 @@
     <w:rsid w:val="007A26F4"/>
     <w:rsid w:val="007A273A"/>
     <w:rsid w:val="007A2A6C"/>
     <w:rsid w:val="007A3BC7"/>
     <w:rsid w:val="007A3D9D"/>
     <w:rsid w:val="007A4817"/>
     <w:rsid w:val="007A4B01"/>
     <w:rsid w:val="007A589F"/>
     <w:rsid w:val="007A5A7E"/>
     <w:rsid w:val="007A657C"/>
     <w:rsid w:val="007A71D5"/>
     <w:rsid w:val="007A7C0B"/>
     <w:rsid w:val="007A7F0C"/>
     <w:rsid w:val="007B012B"/>
     <w:rsid w:val="007B05F5"/>
     <w:rsid w:val="007B130D"/>
     <w:rsid w:val="007B1B9E"/>
     <w:rsid w:val="007B1F17"/>
     <w:rsid w:val="007B28C1"/>
     <w:rsid w:val="007B2962"/>
     <w:rsid w:val="007B2AD3"/>
     <w:rsid w:val="007B3137"/>
     <w:rsid w:val="007B401A"/>
     <w:rsid w:val="007B4AA1"/>
     <w:rsid w:val="007B4DBA"/>
+    <w:rsid w:val="007B5256"/>
     <w:rsid w:val="007B5440"/>
     <w:rsid w:val="007B6944"/>
     <w:rsid w:val="007B7119"/>
     <w:rsid w:val="007B7FCD"/>
     <w:rsid w:val="007C051B"/>
     <w:rsid w:val="007C15C4"/>
     <w:rsid w:val="007C1D28"/>
     <w:rsid w:val="007C2D00"/>
     <w:rsid w:val="007C2DE3"/>
     <w:rsid w:val="007C36B0"/>
     <w:rsid w:val="007C5D07"/>
     <w:rsid w:val="007C6E64"/>
     <w:rsid w:val="007D0219"/>
     <w:rsid w:val="007D0290"/>
     <w:rsid w:val="007D0AB2"/>
     <w:rsid w:val="007D0C53"/>
     <w:rsid w:val="007D0CCA"/>
     <w:rsid w:val="007D1490"/>
     <w:rsid w:val="007D1DB9"/>
     <w:rsid w:val="007D2AF8"/>
     <w:rsid w:val="007D33D8"/>
     <w:rsid w:val="007D3D31"/>
     <w:rsid w:val="007D5200"/>
     <w:rsid w:val="007D5C4C"/>
     <w:rsid w:val="007D5F27"/>
@@ -27957,50 +27943,51 @@
     <w:rsid w:val="008D0735"/>
     <w:rsid w:val="008D1F4E"/>
     <w:rsid w:val="008D274B"/>
     <w:rsid w:val="008D2C9B"/>
     <w:rsid w:val="008D373A"/>
     <w:rsid w:val="008D37DC"/>
     <w:rsid w:val="008D3FFC"/>
     <w:rsid w:val="008D487D"/>
     <w:rsid w:val="008D4F2A"/>
     <w:rsid w:val="008D50F1"/>
     <w:rsid w:val="008D523F"/>
     <w:rsid w:val="008D5A3F"/>
     <w:rsid w:val="008D5E21"/>
     <w:rsid w:val="008D6E66"/>
     <w:rsid w:val="008E12E3"/>
     <w:rsid w:val="008E145A"/>
     <w:rsid w:val="008E148D"/>
     <w:rsid w:val="008E1FC9"/>
     <w:rsid w:val="008E2897"/>
     <w:rsid w:val="008E330F"/>
     <w:rsid w:val="008E3A93"/>
     <w:rsid w:val="008E3B5D"/>
     <w:rsid w:val="008E3BDD"/>
     <w:rsid w:val="008E3E90"/>
     <w:rsid w:val="008E416E"/>
+    <w:rsid w:val="008E43BD"/>
     <w:rsid w:val="008E4C1D"/>
     <w:rsid w:val="008E4C95"/>
     <w:rsid w:val="008E4DF4"/>
     <w:rsid w:val="008E5B8B"/>
     <w:rsid w:val="008E6A0D"/>
     <w:rsid w:val="008E6A14"/>
     <w:rsid w:val="008E7A3A"/>
     <w:rsid w:val="008F0568"/>
     <w:rsid w:val="008F0BD0"/>
     <w:rsid w:val="008F0C7E"/>
     <w:rsid w:val="008F1281"/>
     <w:rsid w:val="008F1809"/>
     <w:rsid w:val="008F18F8"/>
     <w:rsid w:val="008F25A4"/>
     <w:rsid w:val="008F2B8F"/>
     <w:rsid w:val="008F2DEF"/>
     <w:rsid w:val="008F382F"/>
     <w:rsid w:val="008F4A45"/>
     <w:rsid w:val="008F54CF"/>
     <w:rsid w:val="008F626D"/>
     <w:rsid w:val="008F63FE"/>
     <w:rsid w:val="008F6E65"/>
     <w:rsid w:val="008F7562"/>
     <w:rsid w:val="008F7748"/>
     <w:rsid w:val="008F787B"/>
@@ -28954,50 +28941,51 @@
     <w:rsid w:val="00CE7843"/>
     <w:rsid w:val="00CF15F8"/>
     <w:rsid w:val="00CF16B2"/>
     <w:rsid w:val="00CF17B5"/>
     <w:rsid w:val="00CF1858"/>
     <w:rsid w:val="00CF1FB4"/>
     <w:rsid w:val="00CF2587"/>
     <w:rsid w:val="00CF338E"/>
     <w:rsid w:val="00CF383F"/>
     <w:rsid w:val="00CF3895"/>
     <w:rsid w:val="00CF3EBC"/>
     <w:rsid w:val="00CF41B2"/>
     <w:rsid w:val="00CF59EA"/>
     <w:rsid w:val="00CF5C63"/>
     <w:rsid w:val="00CF6925"/>
     <w:rsid w:val="00CF7420"/>
     <w:rsid w:val="00CF78D6"/>
     <w:rsid w:val="00CF7A1B"/>
     <w:rsid w:val="00CF7C4C"/>
     <w:rsid w:val="00CF7F35"/>
     <w:rsid w:val="00D00730"/>
     <w:rsid w:val="00D01D08"/>
     <w:rsid w:val="00D020B3"/>
     <w:rsid w:val="00D02690"/>
     <w:rsid w:val="00D027E3"/>
+    <w:rsid w:val="00D02DC7"/>
     <w:rsid w:val="00D031C6"/>
     <w:rsid w:val="00D0472E"/>
     <w:rsid w:val="00D04F9B"/>
     <w:rsid w:val="00D05176"/>
     <w:rsid w:val="00D05DD5"/>
     <w:rsid w:val="00D06593"/>
     <w:rsid w:val="00D06EFE"/>
     <w:rsid w:val="00D07057"/>
     <w:rsid w:val="00D07A9D"/>
     <w:rsid w:val="00D07B47"/>
     <w:rsid w:val="00D07D0E"/>
     <w:rsid w:val="00D07EE1"/>
     <w:rsid w:val="00D10500"/>
     <w:rsid w:val="00D10F1D"/>
     <w:rsid w:val="00D10F6A"/>
     <w:rsid w:val="00D1130E"/>
     <w:rsid w:val="00D1142D"/>
     <w:rsid w:val="00D116C2"/>
     <w:rsid w:val="00D11762"/>
     <w:rsid w:val="00D1195F"/>
     <w:rsid w:val="00D11CA0"/>
     <w:rsid w:val="00D11D07"/>
     <w:rsid w:val="00D13B51"/>
     <w:rsid w:val="00D13D6F"/>
     <w:rsid w:val="00D149F7"/>
@@ -29266,74 +29254,76 @@
     <w:rsid w:val="00E35E3E"/>
     <w:rsid w:val="00E36E62"/>
     <w:rsid w:val="00E37EF0"/>
     <w:rsid w:val="00E4012D"/>
     <w:rsid w:val="00E40172"/>
     <w:rsid w:val="00E4086B"/>
     <w:rsid w:val="00E41749"/>
     <w:rsid w:val="00E41C3C"/>
     <w:rsid w:val="00E427C5"/>
     <w:rsid w:val="00E4295F"/>
     <w:rsid w:val="00E434BB"/>
     <w:rsid w:val="00E437F8"/>
     <w:rsid w:val="00E43A81"/>
     <w:rsid w:val="00E447C5"/>
     <w:rsid w:val="00E4491B"/>
     <w:rsid w:val="00E45D1A"/>
     <w:rsid w:val="00E46727"/>
     <w:rsid w:val="00E4710A"/>
     <w:rsid w:val="00E47C67"/>
     <w:rsid w:val="00E5027A"/>
     <w:rsid w:val="00E50D07"/>
     <w:rsid w:val="00E51B9F"/>
     <w:rsid w:val="00E51C00"/>
     <w:rsid w:val="00E538F2"/>
     <w:rsid w:val="00E53CD2"/>
+    <w:rsid w:val="00E543F9"/>
     <w:rsid w:val="00E54406"/>
     <w:rsid w:val="00E54ED0"/>
     <w:rsid w:val="00E55544"/>
     <w:rsid w:val="00E56039"/>
     <w:rsid w:val="00E562A8"/>
     <w:rsid w:val="00E563E3"/>
     <w:rsid w:val="00E56A45"/>
     <w:rsid w:val="00E5737F"/>
     <w:rsid w:val="00E57A12"/>
     <w:rsid w:val="00E600C6"/>
     <w:rsid w:val="00E611C5"/>
     <w:rsid w:val="00E614BC"/>
     <w:rsid w:val="00E62076"/>
     <w:rsid w:val="00E62B2E"/>
     <w:rsid w:val="00E6331E"/>
     <w:rsid w:val="00E64897"/>
     <w:rsid w:val="00E65DE4"/>
     <w:rsid w:val="00E6657E"/>
     <w:rsid w:val="00E66899"/>
     <w:rsid w:val="00E669F9"/>
     <w:rsid w:val="00E6760B"/>
     <w:rsid w:val="00E703D2"/>
     <w:rsid w:val="00E70898"/>
     <w:rsid w:val="00E71C34"/>
+    <w:rsid w:val="00E71D78"/>
     <w:rsid w:val="00E746B2"/>
     <w:rsid w:val="00E74EA2"/>
     <w:rsid w:val="00E755A3"/>
     <w:rsid w:val="00E772AD"/>
     <w:rsid w:val="00E77A28"/>
     <w:rsid w:val="00E77D4E"/>
     <w:rsid w:val="00E77EA2"/>
     <w:rsid w:val="00E80752"/>
     <w:rsid w:val="00E81171"/>
     <w:rsid w:val="00E81E32"/>
     <w:rsid w:val="00E829CA"/>
     <w:rsid w:val="00E83C68"/>
     <w:rsid w:val="00E84B66"/>
     <w:rsid w:val="00E85174"/>
     <w:rsid w:val="00E857E2"/>
     <w:rsid w:val="00E8582A"/>
     <w:rsid w:val="00E858A7"/>
     <w:rsid w:val="00E85A31"/>
     <w:rsid w:val="00E86577"/>
     <w:rsid w:val="00E86AB2"/>
     <w:rsid w:val="00E878FE"/>
     <w:rsid w:val="00E90E44"/>
     <w:rsid w:val="00E90F9E"/>
     <w:rsid w:val="00E9144E"/>
     <w:rsid w:val="00E9212F"/>
@@ -29342,50 +29332,51 @@
     <w:rsid w:val="00E93B84"/>
     <w:rsid w:val="00E93ECB"/>
     <w:rsid w:val="00E94286"/>
     <w:rsid w:val="00E96CD0"/>
     <w:rsid w:val="00E96E18"/>
     <w:rsid w:val="00E97082"/>
     <w:rsid w:val="00E97A3A"/>
     <w:rsid w:val="00E97E12"/>
     <w:rsid w:val="00EA0531"/>
     <w:rsid w:val="00EA2D06"/>
     <w:rsid w:val="00EA2E5A"/>
     <w:rsid w:val="00EA3B73"/>
     <w:rsid w:val="00EA422A"/>
     <w:rsid w:val="00EA469C"/>
     <w:rsid w:val="00EA4D37"/>
     <w:rsid w:val="00EA4FBF"/>
     <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EA6203"/>
     <w:rsid w:val="00EA62C5"/>
     <w:rsid w:val="00EA743C"/>
     <w:rsid w:val="00EA78AA"/>
     <w:rsid w:val="00EA7F9D"/>
     <w:rsid w:val="00EB0682"/>
     <w:rsid w:val="00EB11A6"/>
     <w:rsid w:val="00EB1567"/>
+    <w:rsid w:val="00EB1C85"/>
     <w:rsid w:val="00EB2594"/>
     <w:rsid w:val="00EB2DC8"/>
     <w:rsid w:val="00EB3681"/>
     <w:rsid w:val="00EB41C1"/>
     <w:rsid w:val="00EB4299"/>
     <w:rsid w:val="00EB4F65"/>
     <w:rsid w:val="00EB54D9"/>
     <w:rsid w:val="00EB60C0"/>
     <w:rsid w:val="00EB6A9D"/>
     <w:rsid w:val="00EB7B14"/>
     <w:rsid w:val="00EB7BE0"/>
     <w:rsid w:val="00EB7D5F"/>
     <w:rsid w:val="00EC0257"/>
     <w:rsid w:val="00EC0297"/>
     <w:rsid w:val="00EC05F2"/>
     <w:rsid w:val="00EC0B02"/>
     <w:rsid w:val="00EC0E9F"/>
     <w:rsid w:val="00EC10A7"/>
     <w:rsid w:val="00EC1863"/>
     <w:rsid w:val="00EC2215"/>
     <w:rsid w:val="00EC2289"/>
     <w:rsid w:val="00EC3ED9"/>
     <w:rsid w:val="00EC3FEE"/>
     <w:rsid w:val="00EC44B4"/>
     <w:rsid w:val="00EC52F5"/>
@@ -30268,51 +30259,51 @@
     <w:rsid w:val="7E95F34E"/>
     <w:rsid w:val="7ECA8431"/>
     <w:rsid w:val="7ED0B311"/>
     <w:rsid w:val="7ED6BB7D"/>
     <w:rsid w:val="7F16E63B"/>
     <w:rsid w:val="7F37B71A"/>
     <w:rsid w:val="7F42CB3D"/>
     <w:rsid w:val="7FC27D79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7169"/>
+    <o:shapedefaults v:ext="edit" spidmax="11265"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C173517"/>
   <w15:docId w15:val="{AA3AEE12-8679-4CAE-B96A-9C3C9AD40A83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -31213,69 +31204,71 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745E6E"/>
     <w:rsid w:val="00477546"/>
     <w:rsid w:val="0050577D"/>
+    <w:rsid w:val="00622212"/>
     <w:rsid w:val="00745E6E"/>
+    <w:rsid w:val="007700B8"/>
     <w:rsid w:val="009145DA"/>
     <w:rsid w:val="00CD3097"/>
     <w:rsid w:val="00E34189"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-CA"/>
+  <w:themeFontLang w:val="en-CA" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -32296,75 +32289,75 @@
     <ds:schemaRef ds:uri="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87EDA090-1CFB-4350-915E-8A4E6D5F1929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b5800720-658a-40d8-bbcc-3cc17c0117d7}" enabled="1" method="Standard" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2788</Words>
-  <Characters>15477</Characters>
+  <Words>2609</Words>
+  <Characters>15656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>407</Lines>
-  <Paragraphs>320</Paragraphs>
+  <Lines>559</Lines>
+  <Paragraphs>365</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17945</CharactersWithSpaces>
+  <CharactersWithSpaces>17900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>4325443</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://apps.powerapps.com/play/e/eb793a44-19a7-e69d-8aea-a8d292d541f4/a/0594578e-011c-4a91-92d7-58154d1e55f7?tenantId=78aac226-2f03-4b4d-9037-b46d56c55210&amp;hint=756ca487-fa29-47b5-98d7-9dbb44fa401c&amp;sourcetime=1756843470150&amp;source=portal&amp;hidenavbar=true</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488171</vt:i4>
       </vt:variant>
       <vt:variant>