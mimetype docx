--- v1 (2026-06-02)
+++ v2 (2026-07-29)
@@ -822,78 +822,118 @@
         </w:rPr>
         <w:instrText>HYPERLINK "https://pgme.utoronto.ca/pgme-immunization-mask-fit-test-requirements" \l "anchor-tdap"</w:instrText>
       </w:r>
       <w:r w:rsidR="002B7BB7" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="002B7BB7" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F77C0D" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DIPHTHERIA, TETANUS, </w:t>
+        <w:t xml:space="preserve">DIPHTHERIA, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F77C0D" w:rsidRPr="00ED3E7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TETANUS, </w:t>
       </w:r>
       <w:r w:rsidR="001347F2" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> POLIO &amp; </w:t>
+        <w:t xml:space="preserve"> POLIO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001347F2" w:rsidRPr="00ED3E7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001347F2" w:rsidRPr="00ED3E7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidR="00D6161D" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F77C0D" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ACELLULAR PERTUSSIS (Tdap)</w:t>
+        <w:t>ACELLULAR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F77C0D" w:rsidRPr="00ED3E7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PERTUSSIS (Tdap)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644F3FCD" w14:textId="1BC2B9B5" w:rsidR="002D7A7C" w:rsidRPr="005255A2" w:rsidRDefault="002B7BB7" w:rsidP="00D97AD4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009A2AD2" w:rsidRPr="00ED3E7E">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Segoe UI" w:hAnsi="Trade Gothic Next" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
@@ -2045,51 +2085,51 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11291"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="683ACF39" w14:textId="77777777" w:rsidTr="003754C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11291" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="224EACC0" w14:textId="77777777" w:rsidR="00C743C3" w:rsidRDefault="00C743C3" w:rsidP="00C743C3">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="659D8D18" w14:textId="0F3D8FE3" w:rsidR="00FE7838" w:rsidRPr="00AB22A1" w:rsidRDefault="00FE7838" w:rsidP="00C743C3">
+          <w:p w14:paraId="659D8D18" w14:textId="1BA76A91" w:rsidR="00FE7838" w:rsidRPr="00AB22A1" w:rsidRDefault="00FE7838" w:rsidP="00C743C3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2114,95 +2154,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="0032190D" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
@@ -2313,95 +2353,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
@@ -2466,142 +2506,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r w:rsidR="00566B35">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:noProof/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003A02FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="00AB22A1" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00AB22A1">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="4C48BBE9" w14:textId="77777777" w:rsidTr="003754C4">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11291" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="17344BB2" w14:textId="0BD7DABE" w:rsidR="00D762C3" w:rsidRPr="00386A77" w:rsidRDefault="00B65E8A" w:rsidP="00C743C3">
+          <w:p w14:paraId="17344BB2" w14:textId="222C5310" w:rsidR="00D762C3" w:rsidRPr="00386A77" w:rsidRDefault="00B65E8A" w:rsidP="00C743C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2921"/>
                 <w:tab w:val="left" w:pos="5638"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New Resident</w:t>
             </w:r>
@@ -2634,51 +2674,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check25"/>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+            <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2775,51 +2815,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check24"/>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+            <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004E44B9" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3279,141 +3319,131 @@
             <w:r w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Documents submitted through the Registration Document Portal are securely transmitted and stored within the system. If you choose to send documents outside of the Portal</w:t>
             </w:r>
             <w:r w:rsidR="00076426" w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00781493">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g., by email), you acknowledge that this method is not secure and is at your own discretion.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7620465E" w14:textId="6667C1E0" w:rsidR="00D0472E" w:rsidRPr="00386A77" w:rsidRDefault="00D0472E" w:rsidP="00AB22A1">
+          <w:p w14:paraId="7620465E" w14:textId="3EAE0EAF" w:rsidR="00D0472E" w:rsidRPr="00386A77" w:rsidRDefault="00D0472E" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check33"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00924DFC" w:rsidRPr="00924DFC">
-[...7 lines deleted...]
-            <w:r w:rsidR="00924DFC" w:rsidRPr="00BB6D80">
+            <w:r w:rsidR="00924DFC" w:rsidRPr="008E2652">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00BD3F46">
+              </w:rPr>
+              <w:t>I acknowledge and agree to the above Learner Authorization, Confidentiality, and Communication terms</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3F46" w:rsidRPr="008E2652">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="6CBE575C" w14:textId="77777777" w:rsidTr="003754C4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
@@ -3693,89 +3723,89 @@
             <w:r w:rsidR="00E12D6F" w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ssay (IGRA</w:t>
             </w:r>
             <w:r w:rsidR="00E12D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">); </w:t>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a previous diagnosis of TB disease or TB infection; a history of treatment for TB disease or infection? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797C56D1" w14:textId="62C109DF" w:rsidR="00EE4670" w:rsidRPr="005A27FD" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
+          <w:p w14:paraId="797C56D1" w14:textId="6B11BC5B" w:rsidR="00EE4670" w:rsidRPr="005A27FD" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check22"/>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9" w:rsidRPr="001C491B">
+            <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="33ADADF3" w:rsidRPr="001C491B">
               <w:rPr>
@@ -4756,87 +4786,87 @@
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F62296" w:rsidRPr="003754C4">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00EC1863">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321B7681" w14:textId="1D0FC475" w:rsidR="00EE4670" w:rsidRPr="001C491B" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
+          <w:p w14:paraId="321B7681" w14:textId="501FA398" w:rsidR="00EE4670" w:rsidRPr="001C491B" w:rsidRDefault="004E44B9" w:rsidP="00AB22A1">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check21"/>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9" w:rsidRPr="001C491B">
+            <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C491B">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="33ADADF3" w:rsidRPr="001C491B">
               <w:rPr>
@@ -6044,51 +6074,51 @@
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>st</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E7AAFB3" w14:textId="0953E4CE" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="1E7AAFB3" w14:textId="2DC9341F" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text17"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6098,325 +6128,327 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="10"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2409" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E4947A1" w14:textId="4996D051" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="3E4947A1" w14:textId="7389A039" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
-                        <w:name w:val=""/>
+                        <w:name w:val="Text17"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4815" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C4DB931" w14:textId="75B29264" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
+                <w:p w14:paraId="1C4DB931" w14:textId="52AB4CA2" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
-                        <w:textInput/>
+                        <w:textInput>
+                          <w:type w:val="date"/>
+                        </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="3EED66D1" w14:textId="77777777" w:rsidTr="001A65C8">
               <w:trPr>
                 <w:trHeight w:val="265"/>
               </w:trPr>
@@ -6441,51 +6473,51 @@
                     <w:t>2</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00494351">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>nd</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2402" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41348A70" w14:textId="495359E9" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="41348A70" w14:textId="1206AC8D" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6494,116 +6526,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2409" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23CCF578" w14:textId="159A9181" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
+                <w:p w14:paraId="23CCF578" w14:textId="6536A848" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="003F5D93" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -6612,206 +6644,208 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4815" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="08F1CA5F" w14:textId="7C385B0A" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
+                <w:p w14:paraId="08F1CA5F" w14:textId="22CFBA90" w:rsidR="00090BA2" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
-                        <w:textInput/>
+                        <w:textInput>
+                          <w:type w:val="date"/>
+                        </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="19A8BBEE" w14:textId="04B962AA" w:rsidR="55F504F9" w:rsidRPr="003754C4" w:rsidRDefault="23E1861B" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -7423,51 +7457,51 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Recent T</w:t>
                   </w:r>
                   <w:r w:rsidR="00317E21">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>uberculin Skin Test</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2126" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A806ADB" w14:textId="1B2A4290" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="4A806ADB" w14:textId="094B35BE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -7476,116 +7510,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2121" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B9040BB" w14:textId="5463B949" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
+                <w:p w14:paraId="3B9040BB" w14:textId="720CE1B4" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -7594,206 +7628,206 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2810125D" w14:textId="622F2E84" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E71D78" w:rsidP="00FC18F0">
+                <w:p w14:paraId="2810125D" w14:textId="554BB1CB" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6C507628" w14:textId="77CD4731" w:rsidR="00597C48" w:rsidRDefault="00597C48" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -8054,51 +8088,51 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
                 <w:p w14:paraId="2806B307" w14:textId="109B5C89" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>IGRA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3665" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w14:paraId="240ECAC4" w14:textId="0F8D4EA6" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="000D3402">
+                <w:p w14:paraId="240ECAC4" w14:textId="4E7C5E71" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="001A65C8" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text30"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -8108,153 +8142,153 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="11"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3609" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:tcPr>
-                <w:p w14:paraId="66859605" w14:textId="291A7D33" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
+                <w:p w14:paraId="66859605" w14:textId="3D626563" w:rsidR="000D3402" w:rsidRPr="00386A77" w:rsidRDefault="000D3402" w:rsidP="000D3402">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check31"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="12" w:name="Check31"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="12"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
@@ -8269,51 +8303,51 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check32"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="13" w:name="Check32"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="13"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
@@ -8369,103 +8403,104 @@
                   <w:tcW w:w="3847" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="586471D7" w14:textId="0DADEF98" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Bacillus Calmette–Guérin (BCG) Vaccine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3529" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2070301B" w14:textId="5073ADB0" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
+                <w:p w14:paraId="2070301B" w14:textId="4A5398FC" w:rsidR="00FA1B54" w:rsidRPr="00207E37" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">       </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check34"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
+                          <w:checked w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="14" w:name="Check34"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00207E37">
+                  <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -8492,97 +8527,97 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check35"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="15" w:name="Check35"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00207E37">
+                  <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="15"/>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3564" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AF23DF9" w14:textId="686DB85A" w:rsidR="00FA1B54" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
+                <w:p w14:paraId="0AF23DF9" w14:textId="378B0124" w:rsidR="00FA1B54" w:rsidRDefault="00FA1B54" w:rsidP="00A82936">
                   <w:pPr>
                     <w:spacing w:beforeLines="80" w:before="192"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r w:rsidR="00D819B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
@@ -8644,91 +8679,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00A82936">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2970A2E8" w14:textId="1D83787E" w:rsidR="004E44B9" w:rsidRPr="00494351" w:rsidRDefault="004E44B9" w:rsidP="004E44B9">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:line="276" w:lineRule="auto"/>
@@ -8918,108 +8953,116 @@
               <w:t xml:space="preserve"> (IGRA)</w:t>
             </w:r>
             <w:r w:rsidR="00C35FE5" w:rsidRPr="00597C48">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is positive:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C254897" w14:textId="5FCD9CC4" w:rsidR="00E434BB" w:rsidRPr="00BB6D80" w:rsidRDefault="0069563D" w:rsidP="005B1906">
+          <w:p w14:paraId="6C254897" w14:textId="6098A2D2" w:rsidR="00E434BB" w:rsidRPr="00BB6D80" w:rsidRDefault="0069563D" w:rsidP="005B1906">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:r w:rsidR="23E1861B" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chest X-ray</w:t>
             </w:r>
             <w:r w:rsidR="008738E6">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> details</w:t>
             </w:r>
             <w:r w:rsidR="23E1861B" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:r w:rsidR="00283CC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
             <w:r w:rsidR="23E1861B" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">he </w:t>
             </w:r>
             <w:r w:rsidR="00DD3AD5" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>learner</w:t>
             </w:r>
             <w:r w:rsidR="23E1861B" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> must have a chest X-ray dated </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="23E1861B" w:rsidRPr="00386A77">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subsequent to</w:t>
@@ -9215,51 +9258,51 @@
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-ray</w:t>
                   </w:r>
                   <w:r w:rsidR="004F66CF" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="062D6F43" w14:textId="27BB3E2C" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E22BC6" w:rsidP="00FC18F0">
+                <w:p w14:paraId="062D6F43" w14:textId="1DA0DDAE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="00E22BC6" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -9268,151 +9311,151 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6373" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="181208F3" w14:textId="768DA6DE" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="004E44B9" w:rsidP="00FC18F0">
+                <w:p w14:paraId="181208F3" w14:textId="04E53E55" w:rsidR="004E44B9" w:rsidRPr="00386A77" w:rsidRDefault="004E44B9" w:rsidP="00FC18F0">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check19"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="16" w:name="Check19"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="16"/>
                   <w:r w:rsidR="000D383C" w:rsidRPr="00386A77">
                     <w:rPr>
@@ -9435,500 +9478,284 @@
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check20"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="17" w:name="Check20"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="17"/>
                   <w:r w:rsidR="000D383C" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Abnormal </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6C260315" w14:textId="6758D47B" w:rsidR="007E49C7" w:rsidRDefault="002415C5" w:rsidP="003754C4">
-[...89 lines deleted...]
-          <w:p w14:paraId="51506E59" w14:textId="77777777" w:rsidR="003E3F07" w:rsidRDefault="00EF5EDA" w:rsidP="003754C4">
+          <w:p w14:paraId="6924E018" w14:textId="77777777" w:rsidR="00283CC8" w:rsidRDefault="00283CC8" w:rsidP="003754C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002035FA">
+          </w:p>
+          <w:p w14:paraId="0DDFFF4C" w14:textId="5C20C4F5" w:rsidR="008E4DF4" w:rsidRDefault="004451BB" w:rsidP="003754C4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
-                <w:b/>
-[...26 lines deleted...]
-            <w:r w:rsidR="0069563D" w:rsidRPr="00120C58">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">eport from </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC69B7" w:rsidRPr="00120C58">
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83853" w:rsidRPr="00C83853">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">healthcare </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0069563D" w:rsidRPr="00120C58">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00283CC8">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>provider</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC69B7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003E3F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The below acknowled</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1731">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gement must by checked off by </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>another</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1731">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> health care provider </w:t>
+            </w:r>
+            <w:r w:rsidR="004A1731" w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="00113381" w:rsidRPr="003754C4">
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r w:rsidR="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EE6D3E" w:rsidRPr="003754C4">
+              <w:t xml:space="preserve"> yourself</w:t>
+            </w:r>
+            <w:r w:rsidR="00C83853">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">confirming that </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> if you </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>you</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EE6D3E" w:rsidRPr="003754C4">
+              <w:t xml:space="preserve">have </w:t>
+            </w:r>
+            <w:r w:rsidR="00E30641">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> have been assessed </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A021D1">
+              <w:t xml:space="preserve">tested positive for TB or have </w:t>
+            </w:r>
+            <w:r w:rsidR="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>and/or</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>completed TB treatment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DDFFF4C" w14:textId="4848D71C" w:rsidR="008E4DF4" w:rsidRDefault="00C83853" w:rsidP="003754C4">
-[...103 lines deleted...]
-          <w:p w14:paraId="76C02D3B" w14:textId="5B246F03" w:rsidR="0052753A" w:rsidRPr="00F21FBD" w:rsidRDefault="0052753A" w:rsidP="003754C4">
+          <w:p w14:paraId="51A46F0A" w14:textId="77777777" w:rsidR="00AE7062" w:rsidRDefault="0052753A" w:rsidP="004451BB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Check36"/>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E543F9" w:rsidRPr="004A1731">
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -9950,271 +9777,117 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I acknowledge that</w:t>
             </w:r>
             <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+            <w:r w:rsidR="00390F46">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...11 lines deleted...]
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve">this learner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+              <w:t>does not have symptoms or signs of active tuberculosis following their</w:t>
+            </w:r>
+            <w:r w:rsidR="00636713">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:r>
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve"> positive TB test and/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...13 lines deleted...]
-            <w:r w:rsidR="005259EF" w:rsidRPr="00F21FBD">
+              <w:t xml:space="preserve"> TB treatment</w:t>
+            </w:r>
+            <w:r w:rsidR="00636713">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F21FBD">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5E67BC" w14:textId="331FC112" w:rsidR="004451BB" w:rsidRPr="004451BB" w:rsidRDefault="004451BB" w:rsidP="004451BB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> does not have symptoms or signs of active tuberculosis following their</w:t>
-[...42 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...88 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DA0414D" w14:textId="2B0ED61B" w:rsidR="0074435A" w:rsidRPr="00353752" w:rsidRDefault="0074435A" w:rsidP="003754C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="MS Gothic" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11330" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11330"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A4C87" w:rsidRPr="00386A77" w14:paraId="12914A88" w14:textId="77777777" w:rsidTr="0096198E">
         <w:trPr>
@@ -10606,51 +10279,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2618" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EC6AA98" w14:textId="762D5157" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="7EC6AA98" w14:textId="2484B430" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10660,116 +10333,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2533" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="60E08F71" w14:textId="7CC6470C" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="60E08F71" w14:textId="5853D3CA" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10779,116 +10452,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6F75AED9" w14:textId="7616D34B" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
+                <w:p w14:paraId="6F75AED9" w14:textId="09CBEC10" w:rsidR="4E0EDFF5" w:rsidRPr="007E5180" w:rsidRDefault="00A248C1" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -10898,91 +10571,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4B0379BF" w14:textId="5B68BB16" w:rsidR="4E0EDFF5" w:rsidRPr="00386A77" w:rsidRDefault="4E0EDFF5" w:rsidP="4E0EDFF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11069,90 +10742,90 @@
                   </w:r>
                   <w:r w:rsidR="005B6707">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4747050D" w14:textId="3333AD16" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="4747050D" w14:textId="1165C220" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check15"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -11179,86 +10852,86 @@
                     <w:t>Immune</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-12"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(+)   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A999A6B" w14:textId="3F7889B8" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="0A999A6B" w14:textId="0F14DB40" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check16"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
@@ -11296,51 +10969,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(-)    </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4399" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="41C5B46B" w14:textId="09DB0B0B" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
+                <w:p w14:paraId="41C5B46B" w14:textId="01D89015" w:rsidR="00515B37" w:rsidRPr="00386A77" w:rsidRDefault="00515B37" w:rsidP="00515B37">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Date </w:t>
                   </w:r>
                   <w:r w:rsidR="00815E72" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">of </w:t>
@@ -11426,887 +11099,909 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00A248C1">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7628E369" w14:textId="77777777" w:rsidR="00F522FD" w:rsidRPr="00386A77" w:rsidRDefault="00F522FD" w:rsidP="001846CE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A861C30" w14:textId="5BD7338A" w:rsidR="00354F0C" w:rsidRPr="00354F0C" w:rsidRDefault="00354F0C" w:rsidP="00354F0C">
+          <w:p w14:paraId="60F5C4CF" w14:textId="0DC786F6" w:rsidR="00055D1B" w:rsidRPr="00BB6D80" w:rsidRDefault="41FD9BAB" w:rsidP="00802324">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00494351">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00494351">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="22A33845" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>non-immune</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="43BB7286" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0050231D" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0050231D" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F464BD" w:rsidRPr="00386A77">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bove</w:t>
+            </w:r>
+            <w:r w:rsidR="00802324">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00802324" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00A40F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00802324" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ake a screenshot of your HBsAg report and</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upload or</w:t>
+            </w:r>
+            <w:r w:rsidR="001B42EE" w:rsidRPr="00CF338E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00593D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paste </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00781493">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the image into Section E of th</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6D80" w:rsidRPr="00BB6D80">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is form.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2994"/>
+              <w:gridCol w:w="1559"/>
+              <w:gridCol w:w="1985"/>
+              <w:gridCol w:w="4431"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B402D7" w:rsidRPr="00386A77" w14:paraId="5E5B5F6D" w14:textId="77777777" w:rsidTr="003754C4">
+              <w:trPr>
+                <w:trHeight w:val="325"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2994" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="509D4870" w14:textId="676A13D7" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00802324" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>Hepatitis B Antigen (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>HB</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E86AB2">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>s</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Ag</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00055D1B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1559" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3CF0D312" w14:textId="667FC162" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Check17"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidR="00F608F4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Positive     </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1985" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7DDE1FF8" w14:textId="57651605" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Check18"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidR="00F608F4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Negative     </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4431" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4D7D6368" w14:textId="0E64CDDE" w:rsidR="00055D1B" w:rsidRPr="00386A77" w:rsidRDefault="00055D1B" w:rsidP="00055D1B">
+                  <w:pPr>
+                    <w:pStyle w:val="ListParagraph"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Date</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of Result </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(YYYY</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-MM-DD</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:spacing w:val="-1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00630858">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput>
+                          <w:type w:val="date"/>
+                          <w:format w:val="yyyy-MM-dd"/>
+                        </w:textInput>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00566B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00566B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00566B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00566B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00566B35">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:noProof/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A248C1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="06675D49" w14:textId="1612801B" w:rsidR="00107196" w:rsidRPr="00EC0297" w:rsidRDefault="00107196" w:rsidP="00EC0297">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="EAEDF1" w:themeFill="text2" w:themeFillTint="1A"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC0297">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68E4AECB" wp14:editId="281286AD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46727FA7" wp14:editId="3198041C">
                   <wp:extent cx="121920" cy="121920"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="292938388" name="Graphic 2" descr="Lights On outline"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1596214428" name="Graphic 1596214428" descr="Lights On outline"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="128865" cy="128865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00EC0297">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>This is a fillable form. Please use the Tab key on your keyboard to move between fields</w:t>
+              <w:t>This is a fillable form. Please use the Tab key</w:t>
+            </w:r>
+            <w:r w:rsidR="001B4201" w:rsidRPr="00EC0297">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on your keyboard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0297">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to move between fields</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60F5C4CF" w14:textId="01955FBA" w:rsidR="00055D1B" w:rsidRPr="00BB6D80" w:rsidRDefault="41FD9BAB" w:rsidP="00802324">
-[...684 lines deleted...]
-          </w:tbl>
           <w:p w14:paraId="26BBA710" w14:textId="6FB7BA87" w:rsidR="00F522FD" w:rsidRPr="00386A77" w:rsidRDefault="0F3A3E9F" w:rsidP="00510D1D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="1289FA22" w:rsidRPr="00494351">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -12942,51 +12637,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2547" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E317F6B" w14:textId="51DA8209" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="6E317F6B" w14:textId="7951E773" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -12996,116 +12691,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2697" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74A796B1" w14:textId="227798C4" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="74A796B1" w14:textId="01A155C4" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -13115,116 +12810,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2742" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="024AEFF9" w14:textId="7B53A5B7" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
+                <w:p w14:paraId="024AEFF9" w14:textId="055A5978" w:rsidR="4E0EDFF5" w:rsidRPr="003A4F66" w:rsidRDefault="00285CD6" w:rsidP="00494351">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -13234,91 +12929,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7D1636E0" w14:textId="688A8FB7" w:rsidR="000B4304" w:rsidRPr="00386A77" w:rsidRDefault="000B4304" w:rsidP="00B0557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13390,90 +13085,90 @@
                     <w:t>/HB</w:t>
                   </w:r>
                   <w:r w:rsidR="00E600C6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>sAb</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1559" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C9C4BAD" w14:textId="600AF427" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
+                <w:p w14:paraId="6C9C4BAD" w14:textId="201D9A8A" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check15"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -13500,86 +13195,86 @@
                     <w:t>Immune</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-12"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(+)   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1985" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="43100AC8" w14:textId="46CFA50C" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
+                <w:p w14:paraId="43100AC8" w14:textId="632CF2BF" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="009A4FF5">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check16"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
@@ -13617,51 +13312,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-10"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(-)    </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4431" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="597A79E4" w14:textId="297B72FA" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="005B1906">
+                <w:p w14:paraId="597A79E4" w14:textId="4F5744DB" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="005B1906">
                   <w:pPr>
                     <w:pStyle w:val="ListParagraph"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next"/>
                       <w:spacing w:val="-1"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -13752,91 +13447,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4FE80193" w14:textId="2D3D137F" w:rsidR="009A4FF5" w:rsidRPr="00386A77" w:rsidRDefault="009A4FF5" w:rsidP="00B0557E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14319,51 +14014,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="00CBDF45" w14:textId="39AFA2E5" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Measles</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="28411ACE" w14:textId="329E0E08" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="28411ACE" w14:textId="38714AD9" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14372,116 +14067,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="64AE2847" w14:textId="636FA298" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="64AE2847" w14:textId="5D2B8632" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14490,280 +14185,280 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="134976B6" w14:textId="6B7A4ACB" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="6506E285" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="084C102A" w14:textId="3E09E8D0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="084C102A" w14:textId="115D40A8" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check28"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="20" w:name="Check28"/>
+                  <w:bookmarkStart w:id="19" w:name="Check28"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
-[...5 lines deleted...]
-                  </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="20"/>
+                  <w:bookmarkEnd w:id="19"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Immune         </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="21" w:name="Check27"/>
+                  <w:bookmarkStart w:id="20" w:name="Check27"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
-[...5 lines deleted...]
-                  </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00386A77">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="21"/>
+                  <w:bookmarkEnd w:id="20"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6914C750" w14:textId="1F401C6E" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="6914C750" w14:textId="3AF41684" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14772,91 +14467,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="5AAD97A4" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -14864,51 +14559,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="78D4B74E" w14:textId="08073502" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Mumps</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="13892134" w14:textId="0DA7D2DC" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="13892134" w14:textId="365EB9F4" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -14917,116 +14612,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0ECB70BB" w14:textId="10980812" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="0ECB70BB" w14:textId="758F9CB3" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15035,172 +14730,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6A451871" w14:textId="6CF60E87" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="1B39823F" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DB06930" w14:textId="371A5F21" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="2DB06930" w14:textId="3C2F8418" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -15213,98 +14908,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63C01334" w14:textId="79E11527" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="63C01334" w14:textId="1A11C914" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15313,91 +15008,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="1657F625" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -15405,51 +15100,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="509F620B" w14:textId="76A9F9F0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Rubella</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D811651" w14:textId="432A66B2" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="0D811651" w14:textId="580BBE82" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15458,116 +15153,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C41DE7E" w14:textId="77B064C9" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2C41DE7E" w14:textId="53712FC0" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15576,172 +15271,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3411AA37" w14:textId="7B7CB314" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="0D880C09" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76016308" w14:textId="3BDD4F08" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="76016308" w14:textId="5919008A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -15754,98 +15449,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E413340" w14:textId="2E7E511C" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2E413340" w14:textId="4A61C88E" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15854,91 +15549,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00BD21F2" w:rsidRPr="00386A77" w14:paraId="5CEDA630" w14:textId="77777777" w:rsidTr="00494351">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
@@ -15946,51 +15641,51 @@
                 <w:tcPr>
                   <w:tcW w:w="1307" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="21FA659A" w14:textId="5EDA1329" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="0F1BF4EB" w:rsidP="338CA727">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Varicella</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2090" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1E1889E2" w14:textId="27E1F235" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="1E1889E2" w14:textId="56B78DB1" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -15999,116 +15694,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2141" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E6E5AC6" w14:textId="31BDBA56" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="2E6E5AC6" w14:textId="1DD0E080" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16117,172 +15812,172 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="562" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A9D3632" w14:textId="13A35015" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="56D932CB" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>OR</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3133" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C34F4F4" w14:textId="062E696A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
+                <w:p w14:paraId="5C34F4F4" w14:textId="173BE29A" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="000D383C" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check26"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -16295,98 +15990,98 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Check27"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00E543F9" w:rsidRPr="00386A77">
+                  <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Non-Immune</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76A617D8" w14:textId="2BA6CB77" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
+                <w:p w14:paraId="76A617D8" w14:textId="733E9AF1" w:rsidR="000D383C" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="00345BB8">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16395,91 +16090,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="01AA0A3F" w14:textId="144C7D18" w:rsidR="00E71C34" w:rsidRPr="00386A77" w:rsidRDefault="00E71C34" w:rsidP="003754C4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16849,51 +16544,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D47CB6E" w14:textId="61C15D2F" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="7D47CB6E" w14:textId="5E22C823" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -16902,116 +16597,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="27D222A0" w14:textId="4D603D4A" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="27D222A0" w14:textId="722457C2" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17021,116 +16716,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="46542595" w14:textId="4F9B10D2" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="46542595" w14:textId="14D5F2D7" w:rsidR="005425A2" w:rsidRPr="00386A77" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -17139,91 +16834,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005425A2" w:rsidRPr="00386A77" w14:paraId="48EB2534" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="335"/>
               </w:trPr>
@@ -17255,51 +16950,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="781562E9" w14:textId="7A404809" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="781562E9" w14:textId="0299CB34" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17309,116 +17004,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A8FEE6B" w14:textId="377CCF8A" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="7A8FEE6B" w14:textId="04CF289F" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17428,116 +17123,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="678087EB" w14:textId="154A6A81" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="00561DD2">
+                <w:p w14:paraId="678087EB" w14:textId="749BB16C" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="00561DD2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17547,91 +17242,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005425A2" w:rsidRPr="00386A77" w14:paraId="0DC7E503" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="335"/>
               </w:trPr>
@@ -17663,51 +17358,51 @@
                     </w:rPr>
                     <w:t>(YYYY</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-MM-DD</w:t>
                   </w:r>
                   <w:r w:rsidR="00285CD6" w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2061" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="758D3426" w14:textId="77E63762" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="758D3426" w14:textId="55FEE4A4" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17717,116 +17412,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2481" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="447A3502" w14:textId="30C4B2DC" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="447A3502" w14:textId="5788FE53" w:rsidR="00830184" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17836,116 +17531,116 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2546" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45169110" w14:textId="184152EB" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
+                <w:p w14:paraId="45169110" w14:textId="148A323B" w:rsidR="005425A2" w:rsidRDefault="00285CD6" w:rsidP="005425A2">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
@@ -17955,91 +17650,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="752E7323" w14:textId="69F9C513" w:rsidR="00AE50E5" w:rsidRPr="003754C4" w:rsidRDefault="005425A2" w:rsidP="003754C4">
             <w:pPr>
               <w:spacing w:before="120"/>
@@ -18268,51 +17963,51 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Age received (must be 18 years or older)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FA6E64" w14:paraId="7126D108" w14:textId="77777777" w:rsidTr="003754C4">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3426" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="70D404D4" w14:textId="0E12F8C1" w:rsidR="00FA6E64" w:rsidRDefault="00A10F50" w:rsidP="00FA6E64">
+                <w:p w14:paraId="70D404D4" w14:textId="1E200FD2" w:rsidR="00FA6E64" w:rsidRDefault="00A10F50" w:rsidP="00FA6E64">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:type w:val="date"/>
                           <w:format w:val="yyyy-MM-dd"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
@@ -18321,321 +18016,321 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="10CA1CF9" w14:textId="3C9110C3" w:rsidR="00FA6E64" w:rsidRDefault="00E71D78" w:rsidP="00876C48">
+                <w:p w14:paraId="10CA1CF9" w14:textId="0FE44831" w:rsidR="00FA6E64" w:rsidRDefault="00706E94" w:rsidP="00876C48">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5245" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="34C63BEC" w14:textId="4CF0F47B" w:rsidR="00FA6E64" w:rsidRDefault="00E71D78" w:rsidP="00876C48">
+                <w:p w14:paraId="34C63BEC" w14:textId="27998EA1" w:rsidR="00FA6E64" w:rsidRDefault="00706E94" w:rsidP="00876C48">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="72F38E7D" w14:textId="77777777" w:rsidR="00B96185" w:rsidRPr="00386A77" w:rsidRDefault="00B96185" w:rsidP="00D46939">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -19120,166 +18815,166 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="10965" w:type="dxa"/>
               <w:tblInd w:w="87" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6145"/>
               <w:gridCol w:w="4820"/>
             </w:tblGrid>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="095D8907" w14:textId="77777777" w:rsidTr="00A06843">
               <w:trPr>
                 <w:trHeight w:val="523"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="270D9F69" w14:textId="73174722" w:rsidR="001C3307" w:rsidRPr="00063161" w:rsidRDefault="001C3307" w:rsidP="003754C4">
+                <w:p w14:paraId="270D9F69" w14:textId="592239AF" w:rsidR="001C3307" w:rsidRPr="00063161" w:rsidRDefault="001C3307" w:rsidP="003754C4">
                   <w:pPr>
                     <w:spacing w:before="20" w:after="120"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Health Care Professional (HCP) Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="22" w:name="Text9"/>
+                  <w:bookmarkStart w:id="21" w:name="Text9"/>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F" w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="22"/>
+                  <w:bookmarkEnd w:id="21"/>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                               </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="50A948E0" w14:textId="0532D66A" w:rsidR="001C3307" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="003754C4">
                   <w:pPr>
                     <w:spacing w:before="20" w:after="120"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
@@ -19402,241 +19097,241 @@
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                   <w:r w:rsidR="00E64897" w:rsidRPr="00A06843">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="49CE7819" w14:textId="77777777" w:rsidTr="00A06843">
               <w:trPr>
                 <w:trHeight w:val="477"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="645E883D" w14:textId="4F61D484" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
+                <w:p w14:paraId="645E883D" w14:textId="20D2AE82" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                     </w:rPr>
                     <w:t>Profession</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00063161">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text21"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="23" w:name="Text21"/>
+                  <w:bookmarkStart w:id="22" w:name="Text21"/>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="0000118F">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="23"/>
+                  <w:bookmarkEnd w:id="22"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                 </w:tcPr>
-                <w:p w14:paraId="199D7CEE" w14:textId="68DF0D5C" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00F570C6" w:rsidP="008566C7">
+                <w:p w14:paraId="199D7CEE" w14:textId="50077E03" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00F570C6" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text23"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Type your office details here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:bookmarkStart w:id="24" w:name="Text23"/>
+                  <w:bookmarkStart w:id="23" w:name="Text23"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type your office details here</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
-                  <w:bookmarkEnd w:id="24"/>
+                  <w:bookmarkEnd w:id="23"/>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:alias w:val="Insert your image"/>
                       <w:tag w:val="Insert your image"/>
                       <w:id w:val="313074849"/>
                       <w:showingPlcHdr/>
                       <w:picture/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00FF216F">
                         <w:rPr>
                           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                           <w:i/>
                           <w:iCs/>
                           <w:noProof/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:drawing>
@@ -19932,51 +19627,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w14:paraId="512817A5" w14:textId="77777777" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00851C9F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005B1906" w:rsidRPr="00386A77" w14:paraId="3F103DE0" w14:textId="77777777" w:rsidTr="00F570C6">
               <w:trPr>
                 <w:trHeight w:val="467"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6145" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="09375C61" w14:textId="386388B6" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00616D0F" w:rsidP="008566C7">
+                <w:p w14:paraId="09375C61" w14:textId="1C0282EA" w:rsidR="00851C9F" w:rsidRPr="00386A77" w:rsidRDefault="00616D0F" w:rsidP="008566C7">
                   <w:pPr>
                     <w:spacing w:before="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00207E37">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
@@ -20036,91 +19731,91 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E543F9">
+                  <w:r w:rsidR="00566B35">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:noProof/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4820" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
@@ -20221,104 +19916,105 @@
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>rea</w:t>
       </w:r>
       <w:r w:rsidR="00592D61" w:rsidRPr="00E33239">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E54ED0">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00592D61" w:rsidRPr="00592D61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A15EAA" w14:textId="5317F0EE" w:rsidR="00D05176" w:rsidRPr="00592D61" w:rsidRDefault="00592D61" w:rsidP="00A60141">
+    <w:p w14:paraId="44A15EAA" w14:textId="47C7A67F" w:rsidR="00D05176" w:rsidRPr="00592D61" w:rsidRDefault="00592D61" w:rsidP="00A60141">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have an additional report for </w:t>
+        <w:t xml:space="preserve">If you have an </w:t>
       </w:r>
-      <w:r w:rsidRPr="005255A2">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>additional report</w:t>
       </w:r>
-      <w:r w:rsidR="005255A2" w:rsidRPr="003754C4">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005255A2">
+      <w:r w:rsidR="00283CC8">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00283CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please </w:t>
       </w:r>
       <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provide the documentation below</w:t>
+        <w:t>provide the documentation below</w:t>
       </w:r>
       <w:r w:rsidR="004B692C">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B5EE9">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on the next page</w:t>
       </w:r>
       <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -20568,51 +20264,51 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7176814" cy="3722156"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00512D43" w:rsidP="003754C4">
+    <w:p w14:paraId="1D43D327" w14:textId="435A68F1" w:rsidR="00592D61" w:rsidRDefault="00D14802" w:rsidP="003754C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="1" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1990550115"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
@@ -20678,51 +20374,51 @@
       </w:sdt>
       <w:r w:rsidR="00592D61" w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1769734963"/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="618052B6" w14:textId="1311F37F" w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidRDefault="003526DE" w:rsidP="003754C4">
+        <w:p w14:paraId="618052B6" w14:textId="1965CD7A" w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidRDefault="003526DE" w:rsidP="003754C4">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="double" w:sz="4" w:space="1" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
             </w:pBdr>
             <w:spacing w:line="200" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
@@ -20771,58 +20467,58 @@
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sectPr w:rsidR="00AE0747" w:rsidRPr="00DC407B" w:rsidSect="003D7142">
       <w:headerReference w:type="default" r:id="rId38"/>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="220" w:right="400" w:bottom="450" w:left="620" w:header="180" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C56C012" w14:textId="77777777" w:rsidR="00FE321E" w:rsidRPr="00386A77" w:rsidRDefault="00FE321E">
+    <w:p w14:paraId="77F93F63" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
       <w:r w:rsidRPr="00386A77">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6885EC81" w14:textId="77777777" w:rsidR="00FE321E" w:rsidRPr="00386A77" w:rsidRDefault="00FE321E">
+    <w:p w14:paraId="4BF30656" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
       <w:r w:rsidRPr="00386A77">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -20916,226 +20612,219 @@
       </w:rPr>
       <w:t>PGME Immunization Form &amp; Instructions 202</w:t>
     </w:r>
     <w:r w:rsidR="00350C06">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
     <w:r w:rsidR="00350C06">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43371E16" w14:textId="648506E9" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="00D42E35">
+  <w:p w14:paraId="43371E16" w14:textId="4F3DCC5E" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised:  </w:t>
     </w:r>
     <w:r w:rsidR="005406D0">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Ma</w:t>
-[...6 lines deleted...]
-      <w:t>y</w:t>
+      <w:t>March</w:t>
     </w:r>
     <w:r w:rsidR="00DC53B1">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00354F0C">
+    <w:r w:rsidR="005406D0">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00DC53B1">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>th</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61BDA99D" w14:textId="7901C890" w:rsidR="00D42E35" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="25" w:name="_Hlk160523022"/>
-    <w:bookmarkStart w:id="26" w:name="_Hlk160523023"/>
+    <w:bookmarkStart w:id="24" w:name="_Hlk160523022"/>
+    <w:bookmarkStart w:id="25" w:name="_Hlk160523023"/>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>PGME Immunization Form &amp; Instructions 202</w:t>
     </w:r>
     <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
     <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4ADA2EE5" w14:textId="071FBA84" w:rsidR="006A28AA" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
+  <w:p w14:paraId="4ADA2EE5" w14:textId="0607DCBB" w:rsidR="006A28AA" w:rsidRPr="00386A77" w:rsidRDefault="00D42E35" w:rsidP="00D42E35">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised:  </w:t>
     </w:r>
-    <w:r w:rsidR="00354F0C">
+    <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>May</w:t>
+      <w:t>March</w:t>
     </w:r>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00354F0C">
+    <w:r w:rsidR="005B6FB7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>th</w:t>
+      <w:t>2th</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkEnd w:id="26"/>
     <w:r w:rsidR="00717EE7">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="767CE009" w14:textId="77777777" w:rsidR="00FE321E" w:rsidRPr="00386A77" w:rsidRDefault="00FE321E">
+    <w:p w14:paraId="2FF390EE" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
       <w:r w:rsidRPr="00386A77">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6725A916" w14:textId="77777777" w:rsidR="00FE321E" w:rsidRPr="00386A77" w:rsidRDefault="00FE321E">
+    <w:p w14:paraId="17357BA3" w14:textId="77777777" w:rsidR="00D14802" w:rsidRPr="00386A77" w:rsidRDefault="00D14802">
       <w:r w:rsidRPr="00386A77">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016782DC" w14:textId="77777777" w:rsidR="0049207C" w:rsidRPr="00386A77" w:rsidRDefault="0049207C" w:rsidP="000012BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9870"/>
         <w:tab w:val="left" w:pos="10515"/>
       </w:tabs>
       <w:ind w:left="450"/>
     </w:pPr>
     <w:r w:rsidRPr="00494351">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -21405,51 +21094,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:12.6pt;height:12.6pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Germ outline" style="width:15.5pt;height:15.5pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDATKm5xgEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWykk8lu&#10;2zAQhu8F+g4E74kkN2kSwnIuRowCRWsU7QPQ1Mgiyg1DysvbdygxqXtKkB4kzXCkf75ZtHw8WcMO&#10;gFF71/LmuuYMnPKddvuW//r5dHXPWUzSddJ4By0/Q+SPq48flscgYOEHbzpARiIuimNo+ZBSEFUV&#10;1QBWxmsfwFGw92hlIhf3VYfySOrWVIu6/lwdPXYBvYIY6XQ9B/lq0u97UOl730dIzLSc2NJ0x5Z/&#10;qm+IbFeMarWUYo8yDFoVGPkOFiu1o9QvUmuZJBtRv0MqaJVGBFIjS9BVsMj6D7UiYt+kYSX+HsOV&#10;8jbIpHfa6HSeel6g3GGr1RZnQvXtsEWmO9qB5rap7x9u6wfOnLQ0801p7GWkg6hoDBtAy/yYjHbA&#10;aQq52CyVhcmtsv9Pnp3R4Ukbk7uc7VIRSb2+Ob7vtYK1V6MFl+b1QTBUnHdx0CFyhgLsDqgK/NI1&#10;GUiKmBCSGrLZU+IftFKZ7CIwUf4Fy8wx5MZIcerR5ielZqdp9875PgnDKTFFh83d4uaOmqUoVOw5&#10;wfPHAWPagLcsG4RGBDQCKeThaywsz6+Uls3pJy6imWjLdueVvPTJvvwTV38AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQCUs87l/RIAAP0SAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAAEpJJREFUeF7tmz/S7M5Vhn8boIqA0AEhIUtgCSzBS/AS2AGhQweEBIQO&#10;Ce2MJbjAgQMCB16Arae4XdW8Pq3pllqj09L7VJ26c2dGmtbp81/6fjLGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcaYl/O3m/zTJv+xyX9t8sdN/vzj33/d5B83WRmu7583+dUmXN/v&#10;fsh//njv55vwHfNCMHyMAYPfEwwHI1oJHBcHLg79Sfju329iXsIvNokMYU84ZgX+ZZNew1dZ5RrN&#10;CY4YfxGMKyuUMpQ10bpHhHLQPBRKgyg6sumUOXxOKVDqZv0ekrUc4hqi9VLv47hcG06C8JpAQHkX&#10;HWMneCgYQ73ROAONYIvIYfh/NqKsxjp5/1OT28qIvG8eBMasm9wTzWmW9bg9p/k2ZCx1UiI719sL&#10;TqLBAXFj/CAoA+rNpcTpRcuhTCWCXhfOMGL8BZxAHcmlUAOURWRE+UQOhKiDwngvY52sI8+RNfLd&#10;+tgsZVBktGdKF71OxFmgAoVj4Kr0lmSaL6sDjKyL666PRXjvbijF6jURiM6izbR7gR8Q8XsNXyVD&#10;zaxrP+sAGdDSjOB0FnUql0EbRPJaKUfkbkXqyG/EKbURJptkQKP1kdpfUWdHb69Gm6wipFs+Q+ko&#10;DeE1KbM1X56Roo+iTjzikKoDzpUB1fOscrM+Z5Z+5xY0HRaF9NSFfEePRe6qKXFOXUvvGFTLJ97L&#10;gPY1s/qS+pxZst3XQZm68USc0dqZqF+fA7mrMVaD4fr2jJnP9JhMJYFmgBklEHtTnzPT9X4VTfsY&#10;yxEFR440MoOfidbyRShp+Iy1IrzmPV03/8804tWybkZ21VHoK5tgjEAj3xnlZpovR2Vdr9xVvrVQ&#10;vc6I1tpYZ5jgfR1V7NPmy63Gfk+yNL41BCpd55kMlSlQ3YqmVgzmLNnmy5RzmuUioezJHAU1sLDe&#10;I0YblaqvLH9AlTqjudJohbIzQNTDwaNml89Yd2aiLMDaR5yAc+ieIzP2fUl0ujArDdbnzOIABS2L&#10;ZmS9b0E5Wa+9SE/mouHXyI9kLPm+hjrArChYnzObA6gRrWQAROp67bUQ2XGEEsTYS16T3aKoX47J&#10;nvkuRWf3M1IhSq/PScmRCe1R7hrVjoKh9vQyvcLev9r44Rvz5Tsfi4hY0QEw1FYUHxUyMvv+euMH&#10;NdYr5svZamy9ZtabHX0aFMGIydjRZy0hGL224Y0gCqiSMJCjqHEh2RS+mgNEjS9GX0dwdMz3MHDK&#10;JKI8QkDj+ghCNvwGGkFQ3JFpEBvCsfW5ZmSU2ehjEtlKtJrI+NGpy5eJaNNalDziBGxIVKNibNlY&#10;xQGI2BpQjgYn84Eo0iBPnC9jWPU6M2aplvGfKU/NB4iEtcKLYCDUkBg6kR4hCrEZUdQvknW6kt0B&#10;0C9rqteI9AQjc5KWExyVOydAGBLGjqOS4chIpUnUdfIezozTsmaMDYf/drnRKiWzZtNH0iqHjsq3&#10;IhfGw29h5FFJdkYwSs7Nb1xJNNK08d8AGx1tRiQYG0ZHtCViRsZ3lRPwm0RsSobZRt8SrhWjnN3g&#10;e+KTEAwM4y3lA5uCobExRMVovsz/dSORWQaDQRSjj37nm0LpNMO5OYee28a/MBi7biiizjJCMfze&#10;52FKZsJ5ia6sid9HyFScD+E1wvvaL4xklaOlCr+rv8P/z+jKJCBygiMb22v4nLuVlc6Ac+AUnLvH&#10;IXAEjumB70XG73HnQ4jqWja4x0CK4e8ZHZ8RqTEYvv8N+K2e/ohr34P1RmXcVf2SuQmMWDeZaL5n&#10;sETwaBxYBMPHwL5l9C1Yw15mwsAjZ2fd0fUdLaNMcqKIiXFEUDq1on4Ww1eiTFeLRnUMXb+DjsyD&#10;iZyA8qWAUUeGgWD4HN9bW99Fa/0I18o1Rs7iic9LwAh083mPkieqh+vPV4G17vUImt0+lYPmYbQM&#10;XQVDWXkagiO0SrkifL6Sc5sJEO0+OQGfZy93evh0rR53vhQMozU9KbXyk2hNtDzyfCnRrX+EJvKp&#10;9XA0DkbsBC8jqo35/xsMofWIiEuhlxDVxKs3u6MQAOrrL4Jz3AnrYkTL/lCeUopSupGVn9CP3Q7G&#10;H9XCbywBWs9J3WForX1RwRHMCaKbRG9WanRDjKj7TXpGtbXc5aTLE202N4ue2vD2EkVedPUNMOQR&#10;4y9CiWQGiKIMSny78Rei+wTo7Goi5yMD0Y/x+zgIr6P1cazpBKXWysMZvrHBq0Ag0Hsi6OhK0H/9&#10;e8jeCDoqX10KdRCVPh75/TWRQV5ZCqlB92RkDWS+f/EBFKqlj1NnG32ADt1dFWW1/OkJSnynPsZ7&#10;+QGNMi599iFg1PpCcIor0JKrx9F0fW6Gd4gmDG8eefYSPS4xKwtgwNx/OFrPqwN8e2S7FLqRV6bz&#10;J4GRaXQ+kwVqo289fIj01PN68+6q7LQ8KF2jPw5h+sAYa90hI8Gj1+hr6Ynm2jd4TxtE0Z9NMf2o&#10;4X6aCB0xepU9g9Zpnvd0B71x4kgxjmYBDE45YvSch0jOREenTgh7xzk5dzm/Rn7Ee9pA59ko3LX/&#10;OBgfuqt1WQzzjNFzfE10l/eT9NwzeC1a/nhWfByMvNYlBj/D6Gv4bKRkolew8e+gyuy5wWJiorvD&#10;e9Jr9BHRHftaODcOaePfISp/rLBzfIrOZ4xe4XgyOL0BkZ7f5tz0I97HDjSKuPw5j5ZByEyjNxNh&#10;U+qN8qTgPBh5rVM3oIOgLKYGGCPKQ0pqI9XNfKJP07WnP+dh/2qdEv1NJ0SP3jHXWUeI6n8zBweW&#10;A+g4skfOPNxElpl1LvP/0dKSwGYakDKjO3y9ctRwtQH2g1Lz0EbYvdUOkfFTjqBEIgelCimU160s&#10;ccQJ9Hc/Pbti+tFG2NO1BqooBGPG6FuQMfiOHjcaZZ6Wpv9uE5z695v87yb/vsldtbf2Vy4vG2iz&#10;hKJ6R2ZqwKNNrDoRPcGqYPwYfn09yJ82ucMJ+M16HeyzETT6Y8B7kV/RcRsyUsao8438djZ+uUl9&#10;LbX8epNv41FoB1qDU/OPoj3BSK35pFHdbzepr6WW/97kbzb5JnaADmbU4FEW4bw4F4JTIThKEbIE&#10;wnfrY1d2gN9sUl9LLf+zybcdAHQdRpgRgaMy6Kj09h4ZyVYCga5jZf1egt7xvdsBVs4ANMF/2ESv&#10;iSb4Hza5A12LEdQBjjzaoHdzz8jKTTD8bJN/26SMQSkF7zJ+gkmtW0+BAvRu4YwmmNEmjlSk1Pt1&#10;D1D6Au0BVneATKgDEOyMEDWwI2UI31UjHmmktQlf+T5ANnwjrAPqd22ERxSlBowzjDRamoFG7iGY&#10;fci+tW6ZyJkAVRRCutzLBBi5Gj9CeTOCZiBv0jwIJrVuj5S3r0FviBXBoClLMHiE19H8Hhl5hKKg&#10;DTROZeagAerIPZ5Xoc/ljMho71DAYfQ8Zg5Pusv+NY44AcecUa5mE2/UeRxYTqC1Y0tQKt8dLXsU&#10;TdVuhM+jvdXIYMP8AENEcSWVYvAIBkvjfNbwC9qEuw84j/Z0boAT43Q9H63/EQILQW1GicmeMcDA&#10;sZgY8nvsGwGzBEgzgG7YWxR4xV+Q6Q2wSDBUJnxH7rzjRJGDRTI6Fn8tekMs4/2A2cZ61V+QYXR6&#10;zj0hcqP/T3fhifrar/WIH8HoICqDZvUYM7jCWK94fBqdaXTujdZFohKG8+qDkyPiJryDzGXQFcZ6&#10;xV+Q6fQHnWK8SBlq1J9/ktI3RJG/ZA5+k1KKQMDrVgayE3xAp0GZmuErjHX2X5BFUbpVg6PrI+VM&#10;EYx5r39gLZGzuSfYAaVpFsiisCv+3HF2ViFS1+foLSOJ2vQ2fL8+viUYds95QZ0sW2mbDk2fKOzs&#10;VGQGV5RAM/+CDKNSAz4SPEoJ0+ob+I2RyRHr0nPgqKZBpLAME6GZxloz6y/IrggcTIW0pDpyQ03X&#10;xjWaHXQkimTIApn+3LEG3Wj0n2VkWseTIUbhmPocrNXsEGUBR402GjBGy5Q9tBQ6Eoh0P+0AHehE&#10;CJm1qU8CnWj0P1L7t9Bzz3AAxHSg6ZfNyFAKZQHD0gg9MqHpQXuAI/dm9I+eWLPpIIocvq3+f6Ab&#10;ysJaNwSIT48zjKLllZvgLxOVQkS5t8NkTPUys/QpRA3sSBaOGvQr1vlotBRC3jxL1hteCJlxZulT&#10;aJVZvURZymXsAGxANBZFjozkVoeMqBGV/185INASBsHh9gw5KtEQR/8B2FRtwlTeNBmKJj78/xuB&#10;ICq5EAyavgODR3hNhtJ1IldlqUfSUmIkb8gEGNZdxl+IStFesfF3gpJa0QYlRukYeXJqbQWDIyPJ&#10;s3zKyJHMHs0+FlJ86yEsnKIoUScTRZ42HdoLBnc6fNSER4LT8l0bfwetKMd7UaTTmytFnpJquYao&#10;iUSOzOKvgD0j6JSgxV7xmvdwUBt+B3tRDmPea3JbTsBGrNwcc11RJmwFA7MorY1GiHI9ESSajNTn&#10;WGnmzPWy5uh6CAboyzyE0ZJnD5xgrznLUjK02DN8xE3kg2AjW7UtG30mYn9qzrJNitAFa2oZPtKb&#10;Cc0CzCh5PvEpG/D7d9fRXOeeLmrJnr1MB2x4K8Xz3hU3cz5lA4Q1fbOu5rdaetiTlRv6R4ABY1CU&#10;LkRXNhAhgvHeXmnBsVeVPJ/AcFoTplq4Fr5HZpiRhQqcC+fm3HtZCWEN6CnKDPzf3MBe5I6E79YG&#10;1ErznO/bc+KejFCkdmycguvAUdVZWT/C+zgbxs4xOPYngy+CLtBbfe7oRh/rN1+Eje81/Fo4hmNb&#10;jsN7V5Q8vWBIkVN+W9ADztLKgJo1+X7ru2YyGElkvGfl6pJnhBKteyP1DEGnBAayxafsx+d6PPoz&#10;FxOlX6RsHp+zgRhyMaJPEZVjcapvljwjsC7Wh4FF6z8qXDfn7DV6hUyq57wzez4ejDqK/DRxnzaP&#10;TdbjEJxjpU3DUOv1FyMmU3AttX54zXt8RsmC1EFiBpqh+M2sgWR5oonJiPHSLOrxnHMlyGj1+jHq&#10;OyEo1evJsKZHEkV/otkomgk450poGZQhe6lTIgQbMxFq4FrBpPajqVbTNrXsCnC99bqRLE276pT9&#10;MRPRsduR6F/IVkb0QrSv143RZUF7EwQ9m0kQUWrlnkn9mQ1pD+2BzgSBK4h6tFnN9uvR+v9M6tdS&#10;YpU+YGYQuAL0qmt0KTSJWqnI2xwgGn8e7YGuRLMrQv9mTqKR5UzjquPQFaKUDgEy9y3ar+GsWZr1&#10;ZdHx35kGayVjKqhRZW4wo2kV+2dOMGt+z+aoM2Ufg7Jmrrdec/aIGpVC2XqWpYiiypG7uNFNm9WM&#10;aZWplQaaUgpRgrIPXAflJ8Jr9tNOskM0Zhu544hyNZJmGyVGqNOusGbA2Ot1j0jmEu82oiyAfDII&#10;juM7avz8n8+yowOAlaJklHF7hazg5lmIHsEtykLZZASMGuE1DS+fRcesMJ6L7rCuZBStoNUrBCnf&#10;TBPORJUiGVMsG826qJ1xWjZfsxbvrwLGr9MrhGsiI5PJuGYcmtetfSUDrpCpv4qOMnsF5WeL/GSq&#10;VpaKBKNaIQtEBo1z70V0PtPmGTky8Hg8KCtqjFvySfnfprXZvcK1Z3UEIrb2LlxrbySP9OJ+oAGG&#10;VEqHWmFEe97js0yGD0R9LW+OCOfIdm1ASXNmnVHvsELPZjrYM34clo3GWDAChMhH8x/V00hGJ9C1&#10;HhndagnFdZrFwZgj46cH6BlvYuhaWiDZnGDG6DbKImZxotqWWr63Ni4QUfU8RN0sqAMcqd+jMmhU&#10;TyYRGtGQI6VBIXKCLFlAs9wsB3AjvDA66pwx39ZzZskCuq4jDxzSK9XnQMyiEJl1M9ngsxAR9bwZ&#10;ouQVTTBOZRZFN3NmpNZ7IRnGhfrICiXRiGOSGbWMOlMumpvR5nemkWpvkaEMiup3dNCLZhBkRsY0&#10;N6FTkZnNqhpbllJBs15Z214m4Foi48/g1OYEuqGz6/T63Fnm5RizNsNFcA4iOt9BeE1W1LIHGS2f&#10;TEJ0U9n0mej5s4DhRkbdKxx75CaaSYYawcwSCCOrz025lQmuVUvAHrHxPwgtBa5sgrOOC0ef3HXZ&#10;8yD0ru2VY9DM40KyAfW/TsWI9jgun83MjiYJ0WMQMzaac2h5tVLZQC9EpJ/dE5mEaB18tlbHaKJI&#10;akxKoj/oP1OuRHP2DHeBjWkSTUNGnYDIzzFa+nBulxImNdTstdEWoQHs6Qn4TnRzCWfwowJmCaKG&#10;uAgTHUqlMgIsTSLGzWca9Yt4Xm6WYs8JRgSHOPKsvTG3Qzlz5A5pEUohlz1meZjcRAbeEqI+x7jh&#10;NY+Csog6X7MCBk+057PyBKUxr8DGbowxxhhjjDHGGGOMMSYnP/30F6M/uC0crh8lAAAAAElFTkSu&#10;QmCCUEsDBAoAAAAAAAAAIQDqhxkvihMAAIoTAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3Zn&#10;IHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4&#10;bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0dlcm0x&#10;X00iIG92ZXJmbG93PSJoaWRkZW4iPjxnIGlkPSJJY29ucyI+PGNpcmNsZSBjeD0iNTEuNTA0OCIg&#10;Y3k9IjQ3LjQ5OSIgcj0iMiIvPjxjaXJjbGUgY3g9IjU3LjUwNDgiIGN5PSI1Ni40OTkiIHI9IjIi&#10;Lz48Y2lyY2xlIGN4PSI0Ny4wMDQ4IiBjeT0iNTYuOTk5IiByPSIyIi8+PHBhdGggZD0iTTgxLjUw&#10;NDggNTMuOTk4OEM3OS43MDM4IDUzLjk5ODMgNzguMDE3IDU0Ljg4MTEgNzYuOTkwOSA1Ni4zNjEz&#10;TDY5LjIxOTkgNTMuOTQ5NkM3MC4yMTcgNTAuMjM4NSA3MC4yNjQ5IDQ2LjMzNjIgNjkuMzU5IDQy&#10;LjYwMTdMNzguNTIgMzkuNTQ4MkM3OS42NzA0IDQxLjczMDQgODIuMzcyIDQyLjU2NjggODQuNTU0&#10;MiA0MS40MTY1IDg2LjczNjQgNDAuMjY2MSA4Ny41NzI4IDM3LjU2NDYgODYuNDIyNSAzNS4zODI0&#10;IDg1LjI3MjEgMzMuMjAwMiA4Mi41NzA2IDMyLjM2MzcgODAuMzg4NCAzMy41MTQgNzguOTExNiAz&#10;NC4yOTI1IDc3Ljk5MjMgMzUuODI5NSA3OC4wMDQ4IDM3LjQ5ODggNzguMDA0OCAzNy41MzYxIDc4&#10;LjAxNDggMzcuNTcwNyA3OC4wMTU4IDM3LjYwNzhMNjguODAzNCA0MC42Nzg2QzY3LjYyIDM3LjE3&#10;MzMgNjUuNjA5OCAzNC4wMDQ2IDYyLjk0MyAzMS40NDAzTDcxLjAwODIgMjEuOTcyMkM3NC4wMjcz&#10;IDIzLjg5MDQgNzguMDI5OCAyMi45OTggNzkuOTQ4IDE5Ljk3ODkgODEuODY2MSAxNi45NTk4IDgw&#10;Ljk3MzcgMTIuOTU3NCA3Ny45NTQ2IDExLjAzOTIgNzQuOTM1NSA5LjEyMDk3IDcwLjkzMzEgMTAu&#10;MDEzNCA2OS4wMTQ5IDEzLjAzMjUgNjcuNTA1MSAxNS40MDg4IDY3LjcwMzQgMTguNDg4MiA2OS41&#10;MDU0IDIwLjY1MTNMNjEuNDQ0MiAzMC4xMTQzQzU3LjYwMTYgMjYuOTk4MiA1Mi44NTI1IDI1LjIx&#10;MTYgNDcuOTA4OSAyNS4wMjJMNDcuNzQxMiAxOS44MjYzQzUwLjQxODkgMTkuMTQ0OSA1Mi4wMzcz&#10;IDE2LjQyMTkgNTEuMzU2IDEzLjc0NDIgNTAuNjc0NyAxMS4wNjY2IDQ3Ljk1MTcgOS40NDgxOSA0&#10;NS4yNzQgMTAuMTI5NSA0Mi41OTYzIDEwLjgxMDggNDAuOTc3OSAxMy41MzM4IDQxLjY1OTIgMTYu&#10;MjExNSA0Mi4xNTM5IDE4LjE1NTUgNDMuNzYxOCAxOS42MTYgNDUuNzQ0MiAxOS45MjIxTDQ1Ljkw&#10;ODkgMjUuMDI2OEM0MC44MTg0IDI1LjI2NjggMzUuOTUzNiAyNy4xOTg0IDMyLjA4NTEgMzAuNTE1&#10;N0wyNi41OTgxIDI0LjUyOTdDMjguODAzOCAyMS43MjM0IDI4LjMxNyAxNy42NjAzIDI1LjUxMDcg&#10;MTUuNDU0NSAyMi43MDQ0IDEzLjI0ODcgMTguNjQxMiAxMy43MzU1IDE2LjQzNTQgMTYuNTQxOSAx&#10;NC4yMjk3IDE5LjM0ODIgMTQuNzE2NSAyMy40MTEzIDE3LjUyMjggMjUuNjE3MSAxOS43MzA2IDI3&#10;LjM1MjQgMjIuODA2MiAyNy40NjM2IDI1LjEzMzUgMjUuODkyMkwzMC42MjA0IDMxLjg3OEMyNi40&#10;MzMxIDM2LjExODYgMjQuMDYyMSA0MS44MjM0IDI0LjAxMDMgNDcuNzgyOEwxOC45MzIxIDQ3LjY0&#10;NTVDMTguNDUyNCA0NC42NTQ2IDE1LjYzODkgNDIuNjE4OCAxMi42NDc5IDQzLjA5ODUgOS42NTY5&#10;OCA0My41NzgyIDcuNjIxMjEgNDYuMzkxNyA4LjEwMDkxIDQ5LjM4MjYgOC41ODA2MSA1Mi4zNzM2&#10;IDExLjM5NDEgNTQuNDA5MyAxNC4zODUgNTMuOTI5NiAxNi42MjY5IDUzLjU3MDEgMTguNDE1NCA1&#10;MS44NjY0IDE4Ljg4MzUgNDkuNjQ0N0wyNC4wODA5IDQ5Ljc4NTJDMjQuNDI2MiA1NC4yNjc5IDI2&#10;LjA4NDkgNTguNTQ5NCAyOC44NDk4IDYyLjA5NDdMMTguOTIyIDY5LjQ2MDRDMTYuNDA4NiA2Ny4y&#10;ODk2IDEyLjYxMTMgNjcuNTY3NCAxMC40NDA2IDcwLjA4MDggOC4yNjk4IDcyLjU5NDIgOC41NDc1&#10;NSA3Ni4zOTE0IDExLjA2MDkgNzguNTYyMiAxMy41NzQzIDgwLjczMyAxNy4zNzE2IDgwLjQ1NTIg&#10;MTkuNTQyNCA3Ny45NDE4IDIxLjIxNTYgNzYuMDA0NSAyMS40Nzg5IDczLjIyMDQgMjAuMTk4NiA3&#10;MS4wMDM3TDMwLjE0NjQgNjMuNjIzMUMzMy40MTQ5IDY3LjE1NzYgMzcuNzEwNSA2OS41NzcxIDQy&#10;LjQyNzQgNzAuNTQwMkw0MC4zNTA3IDc4LjAxNjJDNDAuMjM1MiA3OC4wMTA1IDQwLjEyMTQgNzcu&#10;OTk4OCA0MC4wMDQ3IDc3Ljk5ODggMzYuMTI2OCA3Ny45ODY4IDMyLjk3MzMgODEuMTIwOCAzMi45&#10;NjEzIDg0Ljk5ODggMzIuOTQ5MyA4OC44NzY3IDM2LjA4MzMgOTIuMDMwMiAzOS45NjEzIDkyLjA0&#10;MjIgNDMuODM5MyA5Mi4wNTQyIDQ2Ljk5MjcgODguOTIwMiA0Ny4wMDQ3IDg1LjA0MjIgNDcuMDE0&#10;IDgyLjA1NzQgNDUuMTM1MiA3OS4zOTMgNDIuMzIwNyA3OC4zOTkzTDQ0LjQxNzggNzAuODQ5NkM0&#10;NS4yNzY3IDcwLjk0NzcgNDYuMTQwMyA3MC45OTc2IDQ3LjAwNDcgNzAuOTk5IDUwLjk4NjkgNzEu&#10;MDAyMSA1NC45MDA4IDY5Ljk2NDUgNTguMzU4NCA2Ny45ODlMNjQuNTM2MiA3Ny42OTcxQzYyLjQy&#10;MDkgNzkuODk4OSA2Mi40OTEgODMuMzk4OCA2NC42OTI5IDg1LjUxNDEgNjYuODk0NyA4Ny42Mjk1&#10;IDcwLjM5NDYgODcuNTU5NCA3Mi41MDk5IDg1LjM1NzUgNzQuNjI1MyA4My4xNTU2IDc0LjU1NTIg&#10;NzkuNjU1OCA3Mi4zNTMzIDc3LjU0MDQgNzAuNjk5NiA3NS45NTE3IDY4LjIzNjggNzUuNTQ4OCA2&#10;Ni4xNjMxIDc2LjUyNzdMNjAuMDUyNiA2Ni45MjUzQzYzLjk4MzggNjQuMjEwMyA2Ni45NzcxIDYw&#10;LjM0MzkgNjguNjIwNyA1NS44NThMNzYuMTY1NSA1OC4xOTk1Qzc1LjQ0OTYgNjEuMTQ5OSA3Ny4y&#10;NjA5IDY0LjEyMiA4MC4yMTEzIDY0LjgzNzkgODMuMTYxNiA2NS41NTM5IDg2LjEzMzggNjMuNzQy&#10;NSA4Ni44NDk3IDYwLjc5MjIgODcuNTY1NiA1Ny44NDE4IDg1Ljc1NDMgNTQuODY5NyA4Mi44MDM5&#10;IDU0LjE1MzcgODIuMzc4NiA1NC4wNTA1IDgxLjk0MjQgNTMuOTk4NSA4MS41MDQ3IDUzLjk5ODda&#10;TTgyLjUwNDggMzQuOTk4OEM4My44ODU1IDM0Ljk5ODggODUuMDA0OCAzNi4xMTgxIDg1LjAwNDgg&#10;MzcuNDk4OCA4NS4wMDQ4IDM4Ljg3OTUgODMuODg1NSAzOS45OTg4IDgyLjUwNDggMzkuOTk4OCA4&#10;MS4xMjQxIDM5Ljk5ODggODAuMDA0OCAzOC44Nzk1IDgwLjAwNDggMzcuNDk4OCA4MC4wMDY0IDM2&#10;LjExODcgODEuMTI0NyAzNS4wMDAzIDgyLjUwNDggMzQuOTk4OFpNNzQuNTA0OCAxMS45OTg4Qzc2&#10;Ljk5MDEgMTEuOTk4OCA3OS4wMDQ4IDE0LjAxMzUgNzkuMDA0OCAxNi40OTg4IDc5LjAwNDggMTgu&#10;OTg0MSA3Ni45OTAxIDIwLjk5ODggNzQuNTA0OCAyMC45OTg4IDcyLjAxOTUgMjAuOTk4OCA3MC4w&#10;MDQ4IDE4Ljk4NDEgNzAuMDA0OCAxNi40OTg4IDcwLjAwNzYgMTQuMDE0NyA3Mi4wMjA3IDEyLjAw&#10;MTYgNzQuNTA0OCAxMS45OTg4Wk0xMy41MDQ4IDUxLjk5ODhDMTEuNTcxOCA1MS45OTg4IDEwLjAw&#10;NDggNTAuNDMxOCAxMC4wMDQ4IDQ4LjQ5ODggMTAuMDA0OCA0Ni41NjU4IDExLjU3MTggNDQuOTk4&#10;OCAxMy41MDQ4IDQ0Ljk5ODggMTUuNDM3OCA0NC45OTg4IDE3LjAwNDggNDYuNTY1OCAxNy4wMDQ4&#10;IDQ4LjQ5ODggMTcuMDAyNiA1MC40MzA5IDE1LjQzNjkgNTEuOTk2NiAxMy41MDQ4IDUxLjk5ODha&#10;TTE1LjAwNDggNzcuOTk4OEMxMi43OTU3IDc3Ljk5ODggMTEuMDA0OCA3Ni4yMDc5IDExLjAwNDgg&#10;NzMuOTk4OCAxMS4wMDQ4IDcxLjc4OTYgMTIuNzk1NyA2OS45OTg4IDE1LjAwNDggNjkuOTk4OCAx&#10;Ny4yMTM5IDY5Ljk5ODggMTkuMDA0OCA3MS43ODk2IDE5LjAwNDggNzMuOTk4OCAxOS4wMDIzIDc2&#10;LjIwNjkgMTcuMjEyOSA3Ny45OTYzIDE1LjAwNDggNzcuOTk4OFpNNDUuMDA0OCA4NC45OTg4QzQ1&#10;LjAwNDggODcuNzYwMiA0Mi43NjYyIDg5Ljk5ODggNDAuMDA0OCA4OS45OTg4IDM3LjI0MzQgODku&#10;OTk4OCAzNS4wMDQ4IDg3Ljc2MDIgMzUuMDA0OCA4NC45OTg4IDM1LjAwNDggODIuMjM3NCAzNy4y&#10;NDM0IDc5Ljk5ODggNDAuMDA0OCA3OS45OTg4IDQyLjc2NDkgODAuMDAxOSA0NS4wMDE3IDgyLjIz&#10;ODcgNDUuMDA0OCA4NC45OTg4Wk03Mi4wMDQ4IDgxLjQ5ODhDNzIuMDA0OCA4My40MzE4IDcwLjQz&#10;NzggODQuOTk4OCA2OC41MDQ4IDg0Ljk5ODggNjYuNTcxOCA4NC45OTg4IDY1LjAwNDggODMuNDMx&#10;OCA2NS4wMDQ4IDgxLjQ5ODggNjUuMDA0OCA3OS41NjU4IDY2LjU3MTggNzcuOTk4OCA2OC41MDQ4&#10;IDc3Ljk5ODggNzAuNDM2OSA3OC4wMDA5IDcyLjAwMjYgNzkuNTY2NyA3Mi4wMDQ4IDgxLjQ5ODha&#10;TTQzLjUwNDggMTQuOTk4OEM0My41MDQ4IDEzLjM0MTkgNDQuODQ3OSAxMS45OTg4IDQ2LjUwNDgg&#10;MTEuOTk4OCA0OC4xNjE3IDExLjk5ODggNDkuNTA0OCAxMy4zNDE5IDQ5LjUwNDggMTQuOTk4OCA0&#10;OS41MDQ4IDE2LjY1NTYgNDguMTYxNyAxNy45OTg4IDQ2LjUwNDggMTcuOTk4OCA0NC44NDg3IDE3&#10;Ljk5NjkgNDMuNTA2NyAxNi42NTQ4IDQzLjUwNDggMTQuOTk4OFpNMTcuMDA0OCAyMC40OTg4QzE3&#10;LjAwNDggMTguMDEzNSAxOS4wMTk1IDE1Ljk5ODggMjEuNTA0OCAxNS45OTg4IDIzLjk5MDEgMTUu&#10;OTk4OCAyNi4wMDQ4IDE4LjAxMzUgMjYuMDA0OCAyMC40OTg4IDI2LjAwNDggMjIuOTg0MSAyMy45&#10;OTAxIDI0Ljk5ODggMjEuNTA0OCAyNC45OTg4IDE5LjAyMDcgMjQuOTk2IDE3LjAwNzYgMjIuOTgy&#10;OSAxNy4wMDQ4IDIwLjQ5ODhaTTQ3LjAwNDggNjguOTk5QzM1LjQwNjggNjguOTk5IDI2LjAwNDgg&#10;NTkuNTk3IDI2LjAwNDggNDcuOTk5IDI2LjAwNDggMzYuNDAxIDM1LjQwNjggMjYuOTk5IDQ3LjAw&#10;NDggMjYuOTk5IDU4LjYwMjggMjYuOTk5IDY4LjAwNDggMzYuNDAxIDY4LjAwNDggNDcuOTk5IDY3&#10;Ljk5MTYgNTkuNTkxNSA1OC41OTczIDY4Ljk4NTggNDcuMDA0OCA2OC45OTlaTTgxLjUwNDggNjIu&#10;OTk4OEM3OS41NzE4IDYyLjk5ODggNzguMDA0OCA2MS40MzE4IDc4LjAwNDggNTkuNDk4OCA3OC4w&#10;MDQ4IDU3LjU2NTggNzkuNTcxOCA1NS45OTg4IDgxLjUwNDggNTUuOTk4OCA4My40Mzc4IDU1Ljk5&#10;ODggODUuMDA0OCA1Ny41NjU4IDg1LjAwNDggNTkuNDk4OCA4NS4wMDI2IDYxLjQzMDkgODMuNDM2&#10;OSA2Mi45OTY2IDgxLjUwNDggNjIuOTk4OFoiLz48L2c+PC9zdmc+UEsDBBQABgAIAAAAIQDBoF71&#10;2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkZG4sXQ7DNY1ndAkJNCEtA0m&#10;7Zg2pq1InCrJtsKvx4MDXGxZz37vc7EcnBUnDLHzpGAyzkAg1d501Ch4e328vQcRkyajrSdU8IkR&#10;luXoqtC58Wfa4mmXGsEmFHOtoE2pz6WMdYtOx7HvkVh798HpxGNopAn6zObOymmWzaTTHXFCq3tc&#10;tVh/7I6OMV4Olub7Q7fpvyZ326dqXT2HtVI318PDAkTCIf0twwWfb6BkpsofyURhFfAj6aeyNp3N&#10;QVS/XZaF/M9efgMAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMBMqbnGAQAA0QMAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAJSzzuX9EgAA/RIAABQAAAAAAAAAAAAAAAAANQQAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAOqHGS+KEwAAihMAABQAAAAAAAAAAAAAAAAAZBcAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAMGgXvXaAAAAAwEAAA8AAAAAAAAAAAAAAAAA&#10;ICsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAACcsAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACUtAAAAAA==&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="-2530f" cropleft="-2530f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="92E5FE3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
@@ -25797,51 +25486,51 @@
   <w:num w:numId="35" w16cid:durableId="1094744829">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1463767557">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1605113558">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="389689545">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A28AA"/>
     <w:rsid w:val="0000118F"/>
     <w:rsid w:val="000012BC"/>
     <w:rsid w:val="000017DF"/>
     <w:rsid w:val="00001AD3"/>
     <w:rsid w:val="000028BE"/>
@@ -26020,56 +25709,56 @@
     <w:rsid w:val="000B6EAA"/>
     <w:rsid w:val="000B704F"/>
     <w:rsid w:val="000C0EA0"/>
     <w:rsid w:val="000C0F2D"/>
     <w:rsid w:val="000C168E"/>
     <w:rsid w:val="000C1D00"/>
     <w:rsid w:val="000C2584"/>
     <w:rsid w:val="000C3CAE"/>
     <w:rsid w:val="000C3DFF"/>
     <w:rsid w:val="000C4577"/>
     <w:rsid w:val="000C49C2"/>
     <w:rsid w:val="000C5350"/>
     <w:rsid w:val="000C5458"/>
     <w:rsid w:val="000C5627"/>
     <w:rsid w:val="000C5E5D"/>
     <w:rsid w:val="000D0B77"/>
     <w:rsid w:val="000D0D8B"/>
     <w:rsid w:val="000D16EE"/>
     <w:rsid w:val="000D19C8"/>
     <w:rsid w:val="000D1CA4"/>
     <w:rsid w:val="000D1CD3"/>
     <w:rsid w:val="000D1DE9"/>
     <w:rsid w:val="000D201E"/>
     <w:rsid w:val="000D2809"/>
     <w:rsid w:val="000D3402"/>
+    <w:rsid w:val="000D35CC"/>
     <w:rsid w:val="000D383C"/>
     <w:rsid w:val="000D3E59"/>
     <w:rsid w:val="000D4C63"/>
     <w:rsid w:val="000D4EAA"/>
     <w:rsid w:val="000D515D"/>
-    <w:rsid w:val="000D5C9F"/>
     <w:rsid w:val="000D6B44"/>
     <w:rsid w:val="000D7045"/>
     <w:rsid w:val="000D71CD"/>
     <w:rsid w:val="000E09B9"/>
     <w:rsid w:val="000E09E9"/>
     <w:rsid w:val="000E170A"/>
     <w:rsid w:val="000E1AB7"/>
     <w:rsid w:val="000E2F32"/>
     <w:rsid w:val="000E4E6B"/>
     <w:rsid w:val="000E5EBC"/>
     <w:rsid w:val="000E66AB"/>
     <w:rsid w:val="000E788D"/>
     <w:rsid w:val="000F0A0B"/>
     <w:rsid w:val="000F0C2B"/>
     <w:rsid w:val="000F0DFE"/>
     <w:rsid w:val="000F22B8"/>
     <w:rsid w:val="000F243B"/>
     <w:rsid w:val="000F312A"/>
     <w:rsid w:val="000F4641"/>
     <w:rsid w:val="000F4765"/>
     <w:rsid w:val="000F6152"/>
     <w:rsid w:val="000F696A"/>
     <w:rsid w:val="000F6FA7"/>
     <w:rsid w:val="000F72B7"/>
     <w:rsid w:val="00100A54"/>
@@ -26301,51 +25990,50 @@
     <w:rsid w:val="001E6295"/>
     <w:rsid w:val="001E6790"/>
     <w:rsid w:val="001E6F5A"/>
     <w:rsid w:val="001E73AB"/>
     <w:rsid w:val="001E75AB"/>
     <w:rsid w:val="001F075E"/>
     <w:rsid w:val="001F1CE2"/>
     <w:rsid w:val="001F1DD7"/>
     <w:rsid w:val="001F1E94"/>
     <w:rsid w:val="001F25AE"/>
     <w:rsid w:val="001F46C5"/>
     <w:rsid w:val="001F4CAE"/>
     <w:rsid w:val="001F570E"/>
     <w:rsid w:val="001F5795"/>
     <w:rsid w:val="001F6CF4"/>
     <w:rsid w:val="001F7BB5"/>
     <w:rsid w:val="00200280"/>
     <w:rsid w:val="00200BEE"/>
     <w:rsid w:val="00201CEB"/>
     <w:rsid w:val="00201E4C"/>
     <w:rsid w:val="002035FA"/>
     <w:rsid w:val="0020395A"/>
     <w:rsid w:val="0020427D"/>
     <w:rsid w:val="002048D5"/>
     <w:rsid w:val="00204E97"/>
-    <w:rsid w:val="002050A8"/>
     <w:rsid w:val="00206A47"/>
     <w:rsid w:val="002072E9"/>
     <w:rsid w:val="00207E37"/>
     <w:rsid w:val="00211A54"/>
     <w:rsid w:val="00212503"/>
     <w:rsid w:val="002144E2"/>
     <w:rsid w:val="002145DC"/>
     <w:rsid w:val="00215746"/>
     <w:rsid w:val="00215C2F"/>
     <w:rsid w:val="00216485"/>
     <w:rsid w:val="00217192"/>
     <w:rsid w:val="00217F8B"/>
     <w:rsid w:val="00220CF5"/>
     <w:rsid w:val="00221897"/>
     <w:rsid w:val="00221A6D"/>
     <w:rsid w:val="00222D17"/>
     <w:rsid w:val="00222E80"/>
     <w:rsid w:val="00223232"/>
     <w:rsid w:val="0022336E"/>
     <w:rsid w:val="00223C1F"/>
     <w:rsid w:val="00223DD5"/>
     <w:rsid w:val="0022484D"/>
     <w:rsid w:val="0022614F"/>
     <w:rsid w:val="0022628C"/>
     <w:rsid w:val="00226C03"/>
@@ -26404,50 +26092,51 @@
     <w:rsid w:val="00266B6C"/>
     <w:rsid w:val="00266EF5"/>
     <w:rsid w:val="00266F07"/>
     <w:rsid w:val="00267067"/>
     <w:rsid w:val="0026775C"/>
     <w:rsid w:val="00267E6A"/>
     <w:rsid w:val="00270F71"/>
     <w:rsid w:val="002716F8"/>
     <w:rsid w:val="00272119"/>
     <w:rsid w:val="002743A2"/>
     <w:rsid w:val="00274BDC"/>
     <w:rsid w:val="00275107"/>
     <w:rsid w:val="00275814"/>
     <w:rsid w:val="00275AB7"/>
     <w:rsid w:val="00275BF0"/>
     <w:rsid w:val="00276067"/>
     <w:rsid w:val="002773A6"/>
     <w:rsid w:val="00277809"/>
     <w:rsid w:val="00277B5A"/>
     <w:rsid w:val="0028000D"/>
     <w:rsid w:val="00280964"/>
     <w:rsid w:val="0028167C"/>
     <w:rsid w:val="00283194"/>
     <w:rsid w:val="0028319F"/>
     <w:rsid w:val="002836B3"/>
+    <w:rsid w:val="00283CC8"/>
     <w:rsid w:val="002848C7"/>
     <w:rsid w:val="00284C4A"/>
     <w:rsid w:val="00284D07"/>
     <w:rsid w:val="0028546B"/>
     <w:rsid w:val="00285CD6"/>
     <w:rsid w:val="00286094"/>
     <w:rsid w:val="0028654B"/>
     <w:rsid w:val="00286820"/>
     <w:rsid w:val="00286C47"/>
     <w:rsid w:val="00286FBB"/>
     <w:rsid w:val="0028747F"/>
     <w:rsid w:val="00287C1B"/>
     <w:rsid w:val="002904FD"/>
     <w:rsid w:val="00290622"/>
     <w:rsid w:val="0029194F"/>
     <w:rsid w:val="00291C7B"/>
     <w:rsid w:val="00293493"/>
     <w:rsid w:val="00294AF7"/>
     <w:rsid w:val="0029503D"/>
     <w:rsid w:val="0029526A"/>
     <w:rsid w:val="00295B8F"/>
     <w:rsid w:val="00296151"/>
     <w:rsid w:val="002963D8"/>
     <w:rsid w:val="0029705C"/>
     <w:rsid w:val="002971D3"/>
@@ -26610,51 +26299,50 @@
     <w:rsid w:val="00340EF6"/>
     <w:rsid w:val="00342181"/>
     <w:rsid w:val="003425F7"/>
     <w:rsid w:val="00343892"/>
     <w:rsid w:val="00343CD9"/>
     <w:rsid w:val="00343FA2"/>
     <w:rsid w:val="0034435D"/>
     <w:rsid w:val="0034507B"/>
     <w:rsid w:val="003451E1"/>
     <w:rsid w:val="0034566C"/>
     <w:rsid w:val="00345BB8"/>
     <w:rsid w:val="00346739"/>
     <w:rsid w:val="00346770"/>
     <w:rsid w:val="00347DE5"/>
     <w:rsid w:val="003503F0"/>
     <w:rsid w:val="00350543"/>
     <w:rsid w:val="00350BE5"/>
     <w:rsid w:val="00350C06"/>
     <w:rsid w:val="003526DE"/>
     <w:rsid w:val="00352746"/>
     <w:rsid w:val="00352C7D"/>
     <w:rsid w:val="00353752"/>
     <w:rsid w:val="00353B36"/>
     <w:rsid w:val="00354B0F"/>
     <w:rsid w:val="00354D32"/>
-    <w:rsid w:val="00354F0C"/>
     <w:rsid w:val="00355450"/>
     <w:rsid w:val="00355A62"/>
     <w:rsid w:val="00355C71"/>
     <w:rsid w:val="00355E01"/>
     <w:rsid w:val="003565FA"/>
     <w:rsid w:val="003567AE"/>
     <w:rsid w:val="0035685F"/>
     <w:rsid w:val="00357D52"/>
     <w:rsid w:val="00360B3C"/>
     <w:rsid w:val="003618D3"/>
     <w:rsid w:val="00362578"/>
     <w:rsid w:val="003625C0"/>
     <w:rsid w:val="0036322F"/>
     <w:rsid w:val="00363578"/>
     <w:rsid w:val="00364622"/>
     <w:rsid w:val="0036462C"/>
     <w:rsid w:val="003674DF"/>
     <w:rsid w:val="003676EF"/>
     <w:rsid w:val="00367D3E"/>
     <w:rsid w:val="00367E63"/>
     <w:rsid w:val="00371C83"/>
     <w:rsid w:val="00371F27"/>
     <w:rsid w:val="00372412"/>
     <w:rsid w:val="00372625"/>
     <w:rsid w:val="00372CB6"/>
@@ -26664,71 +26352,73 @@
     <w:rsid w:val="00375247"/>
     <w:rsid w:val="003754C4"/>
     <w:rsid w:val="00375DD7"/>
     <w:rsid w:val="0037638C"/>
     <w:rsid w:val="00376D77"/>
     <w:rsid w:val="003777A0"/>
     <w:rsid w:val="00380E61"/>
     <w:rsid w:val="00381435"/>
     <w:rsid w:val="00381EFD"/>
     <w:rsid w:val="003823F6"/>
     <w:rsid w:val="00382466"/>
     <w:rsid w:val="00382C19"/>
     <w:rsid w:val="003835B9"/>
     <w:rsid w:val="00383811"/>
     <w:rsid w:val="00383D8C"/>
     <w:rsid w:val="00385315"/>
     <w:rsid w:val="00385511"/>
     <w:rsid w:val="00385E51"/>
     <w:rsid w:val="00385E8D"/>
     <w:rsid w:val="003863BE"/>
     <w:rsid w:val="0038689A"/>
     <w:rsid w:val="003868AD"/>
     <w:rsid w:val="00386A77"/>
     <w:rsid w:val="00386E21"/>
     <w:rsid w:val="003907B0"/>
+    <w:rsid w:val="00390F46"/>
     <w:rsid w:val="00390FDA"/>
     <w:rsid w:val="00390FFC"/>
     <w:rsid w:val="00393892"/>
     <w:rsid w:val="003939DF"/>
     <w:rsid w:val="00393CFD"/>
     <w:rsid w:val="00393D91"/>
     <w:rsid w:val="0039405D"/>
     <w:rsid w:val="00394947"/>
     <w:rsid w:val="00394A2C"/>
     <w:rsid w:val="003951D8"/>
     <w:rsid w:val="003958AF"/>
     <w:rsid w:val="00395CCC"/>
     <w:rsid w:val="00395E03"/>
     <w:rsid w:val="003970C0"/>
     <w:rsid w:val="00397AEF"/>
     <w:rsid w:val="003A02FA"/>
     <w:rsid w:val="003A10F3"/>
     <w:rsid w:val="003A152B"/>
     <w:rsid w:val="003A1EF4"/>
     <w:rsid w:val="003A28F3"/>
     <w:rsid w:val="003A4340"/>
+    <w:rsid w:val="003A4559"/>
     <w:rsid w:val="003A4F66"/>
     <w:rsid w:val="003A5825"/>
     <w:rsid w:val="003A588D"/>
     <w:rsid w:val="003A5959"/>
     <w:rsid w:val="003A5D0B"/>
     <w:rsid w:val="003A5F4B"/>
     <w:rsid w:val="003A615D"/>
     <w:rsid w:val="003A6A86"/>
     <w:rsid w:val="003A70C9"/>
     <w:rsid w:val="003A78C6"/>
     <w:rsid w:val="003B01D9"/>
     <w:rsid w:val="003B0FF9"/>
     <w:rsid w:val="003B15EE"/>
     <w:rsid w:val="003B1732"/>
     <w:rsid w:val="003B1FDD"/>
     <w:rsid w:val="003B20C9"/>
     <w:rsid w:val="003B2952"/>
     <w:rsid w:val="003B2DA0"/>
     <w:rsid w:val="003B4515"/>
     <w:rsid w:val="003B6220"/>
     <w:rsid w:val="003B6254"/>
     <w:rsid w:val="003B7880"/>
     <w:rsid w:val="003C00A6"/>
     <w:rsid w:val="003C00F0"/>
     <w:rsid w:val="003C0D59"/>
@@ -26850,50 +26540,51 @@
     <w:rsid w:val="0043051F"/>
     <w:rsid w:val="004308B7"/>
     <w:rsid w:val="00430E6F"/>
     <w:rsid w:val="00432BDC"/>
     <w:rsid w:val="00432CD8"/>
     <w:rsid w:val="00433CAF"/>
     <w:rsid w:val="00433E8C"/>
     <w:rsid w:val="00434595"/>
     <w:rsid w:val="004351C5"/>
     <w:rsid w:val="00435FED"/>
     <w:rsid w:val="00436089"/>
     <w:rsid w:val="004375AB"/>
     <w:rsid w:val="0043787B"/>
     <w:rsid w:val="00437EED"/>
     <w:rsid w:val="00440775"/>
     <w:rsid w:val="00440F61"/>
     <w:rsid w:val="00440FCA"/>
     <w:rsid w:val="00441254"/>
     <w:rsid w:val="004414F4"/>
     <w:rsid w:val="004425BF"/>
     <w:rsid w:val="00442A05"/>
     <w:rsid w:val="00443721"/>
     <w:rsid w:val="00443E7B"/>
     <w:rsid w:val="00444D1F"/>
     <w:rsid w:val="00445118"/>
+    <w:rsid w:val="004451BB"/>
     <w:rsid w:val="00450164"/>
     <w:rsid w:val="00450618"/>
     <w:rsid w:val="00450CD5"/>
     <w:rsid w:val="004516F0"/>
     <w:rsid w:val="0045199B"/>
     <w:rsid w:val="00452022"/>
     <w:rsid w:val="00452FB9"/>
     <w:rsid w:val="004556E6"/>
     <w:rsid w:val="0045584E"/>
     <w:rsid w:val="00455CFE"/>
     <w:rsid w:val="0045759F"/>
     <w:rsid w:val="00460AD2"/>
     <w:rsid w:val="00460D7D"/>
     <w:rsid w:val="00460EE4"/>
     <w:rsid w:val="004613D4"/>
     <w:rsid w:val="00461EC4"/>
     <w:rsid w:val="004628CA"/>
     <w:rsid w:val="00462A18"/>
     <w:rsid w:val="00462F1A"/>
     <w:rsid w:val="00463943"/>
     <w:rsid w:val="00464359"/>
     <w:rsid w:val="00464F4B"/>
     <w:rsid w:val="00466513"/>
     <w:rsid w:val="004670BB"/>
     <w:rsid w:val="00467197"/>
@@ -27029,51 +26720,50 @@
     <w:rsid w:val="004F674C"/>
     <w:rsid w:val="004F6FC7"/>
     <w:rsid w:val="004F70FD"/>
     <w:rsid w:val="004F73BE"/>
     <w:rsid w:val="004F7FA5"/>
     <w:rsid w:val="005014F8"/>
     <w:rsid w:val="00501D9D"/>
     <w:rsid w:val="00501F1F"/>
     <w:rsid w:val="00502297"/>
     <w:rsid w:val="0050231D"/>
     <w:rsid w:val="00502A48"/>
     <w:rsid w:val="0050301E"/>
     <w:rsid w:val="00503332"/>
     <w:rsid w:val="00504D4E"/>
     <w:rsid w:val="00505484"/>
     <w:rsid w:val="0050577D"/>
     <w:rsid w:val="00506619"/>
     <w:rsid w:val="005069CC"/>
     <w:rsid w:val="0050730C"/>
     <w:rsid w:val="005107C6"/>
     <w:rsid w:val="00510D1D"/>
     <w:rsid w:val="00510ECF"/>
     <w:rsid w:val="00511D8C"/>
     <w:rsid w:val="005120A8"/>
     <w:rsid w:val="00512836"/>
-    <w:rsid w:val="00512D43"/>
     <w:rsid w:val="00512E16"/>
     <w:rsid w:val="00512ECF"/>
     <w:rsid w:val="00514119"/>
     <w:rsid w:val="0051480D"/>
     <w:rsid w:val="00514E7A"/>
     <w:rsid w:val="005153B9"/>
     <w:rsid w:val="0051589D"/>
     <w:rsid w:val="00515B37"/>
     <w:rsid w:val="00515C33"/>
     <w:rsid w:val="00515E1D"/>
     <w:rsid w:val="005162FB"/>
     <w:rsid w:val="0051681C"/>
     <w:rsid w:val="00516C0E"/>
     <w:rsid w:val="00517CAD"/>
     <w:rsid w:val="005203BA"/>
     <w:rsid w:val="005212D1"/>
     <w:rsid w:val="00521F5C"/>
     <w:rsid w:val="005224B2"/>
     <w:rsid w:val="00522719"/>
     <w:rsid w:val="00522F75"/>
     <w:rsid w:val="00523046"/>
     <w:rsid w:val="0052331F"/>
     <w:rsid w:val="00523953"/>
     <w:rsid w:val="00523C3B"/>
     <w:rsid w:val="0052428F"/>
@@ -27245,94 +26935,95 @@
     <w:rsid w:val="005D41E9"/>
     <w:rsid w:val="005D587C"/>
     <w:rsid w:val="005D6104"/>
     <w:rsid w:val="005D7073"/>
     <w:rsid w:val="005D772D"/>
     <w:rsid w:val="005D7E68"/>
     <w:rsid w:val="005E01FE"/>
     <w:rsid w:val="005E030B"/>
     <w:rsid w:val="005E0794"/>
     <w:rsid w:val="005E2536"/>
     <w:rsid w:val="005E2D1B"/>
     <w:rsid w:val="005E2E29"/>
     <w:rsid w:val="005E379D"/>
     <w:rsid w:val="005E43A8"/>
     <w:rsid w:val="005E441F"/>
     <w:rsid w:val="005E5095"/>
     <w:rsid w:val="005E7DE8"/>
     <w:rsid w:val="005F0231"/>
     <w:rsid w:val="005F099E"/>
     <w:rsid w:val="005F19B6"/>
     <w:rsid w:val="005F2126"/>
     <w:rsid w:val="005F220F"/>
     <w:rsid w:val="005F2674"/>
     <w:rsid w:val="005F3F5F"/>
     <w:rsid w:val="005F4E49"/>
+    <w:rsid w:val="005F5514"/>
     <w:rsid w:val="005F5CAB"/>
     <w:rsid w:val="005F5EAF"/>
     <w:rsid w:val="005F5F2E"/>
     <w:rsid w:val="005F62B4"/>
     <w:rsid w:val="005F6FCF"/>
     <w:rsid w:val="005F7792"/>
     <w:rsid w:val="005F9908"/>
     <w:rsid w:val="00601762"/>
     <w:rsid w:val="00601CF7"/>
     <w:rsid w:val="00602895"/>
     <w:rsid w:val="006028BB"/>
     <w:rsid w:val="006031EA"/>
     <w:rsid w:val="00603844"/>
     <w:rsid w:val="0060459F"/>
     <w:rsid w:val="00605398"/>
     <w:rsid w:val="00605608"/>
     <w:rsid w:val="00605FDF"/>
     <w:rsid w:val="00606AD9"/>
     <w:rsid w:val="00606F4A"/>
     <w:rsid w:val="006070E1"/>
     <w:rsid w:val="00607C11"/>
     <w:rsid w:val="00610721"/>
     <w:rsid w:val="0061083E"/>
     <w:rsid w:val="006114F8"/>
     <w:rsid w:val="00611A5C"/>
     <w:rsid w:val="00611C2B"/>
     <w:rsid w:val="00613080"/>
     <w:rsid w:val="00613610"/>
+    <w:rsid w:val="00613AF7"/>
     <w:rsid w:val="0061443D"/>
     <w:rsid w:val="006146A8"/>
     <w:rsid w:val="0061538C"/>
     <w:rsid w:val="006154AF"/>
     <w:rsid w:val="00615CCF"/>
     <w:rsid w:val="00616653"/>
     <w:rsid w:val="006167D9"/>
     <w:rsid w:val="006168F5"/>
     <w:rsid w:val="00616D0F"/>
     <w:rsid w:val="0061701D"/>
     <w:rsid w:val="006171C7"/>
     <w:rsid w:val="006209E1"/>
     <w:rsid w:val="00620E59"/>
     <w:rsid w:val="00621985"/>
     <w:rsid w:val="00621F69"/>
-    <w:rsid w:val="00622212"/>
     <w:rsid w:val="00622D38"/>
     <w:rsid w:val="00624453"/>
     <w:rsid w:val="00624A37"/>
     <w:rsid w:val="00624D8D"/>
     <w:rsid w:val="00625BA8"/>
     <w:rsid w:val="00625C86"/>
     <w:rsid w:val="00626186"/>
     <w:rsid w:val="006264FE"/>
     <w:rsid w:val="006273DB"/>
     <w:rsid w:val="006279D6"/>
     <w:rsid w:val="00627CB8"/>
     <w:rsid w:val="00627E0D"/>
     <w:rsid w:val="00630858"/>
     <w:rsid w:val="006310DA"/>
     <w:rsid w:val="006318B7"/>
     <w:rsid w:val="00632996"/>
     <w:rsid w:val="00632DAE"/>
     <w:rsid w:val="0063479E"/>
     <w:rsid w:val="006348D9"/>
     <w:rsid w:val="00635368"/>
     <w:rsid w:val="006354A7"/>
     <w:rsid w:val="006356DF"/>
     <w:rsid w:val="0063625B"/>
     <w:rsid w:val="00636713"/>
     <w:rsid w:val="006368CA"/>
@@ -27674,51 +27365,50 @@
     <w:rsid w:val="007A26F4"/>
     <w:rsid w:val="007A273A"/>
     <w:rsid w:val="007A2A6C"/>
     <w:rsid w:val="007A3BC7"/>
     <w:rsid w:val="007A3D9D"/>
     <w:rsid w:val="007A4817"/>
     <w:rsid w:val="007A4B01"/>
     <w:rsid w:val="007A589F"/>
     <w:rsid w:val="007A5A7E"/>
     <w:rsid w:val="007A657C"/>
     <w:rsid w:val="007A71D5"/>
     <w:rsid w:val="007A7C0B"/>
     <w:rsid w:val="007A7F0C"/>
     <w:rsid w:val="007B012B"/>
     <w:rsid w:val="007B05F5"/>
     <w:rsid w:val="007B130D"/>
     <w:rsid w:val="007B1B9E"/>
     <w:rsid w:val="007B1F17"/>
     <w:rsid w:val="007B28C1"/>
     <w:rsid w:val="007B2962"/>
     <w:rsid w:val="007B2AD3"/>
     <w:rsid w:val="007B3137"/>
     <w:rsid w:val="007B401A"/>
     <w:rsid w:val="007B4AA1"/>
     <w:rsid w:val="007B4DBA"/>
-    <w:rsid w:val="007B5256"/>
     <w:rsid w:val="007B5440"/>
     <w:rsid w:val="007B6944"/>
     <w:rsid w:val="007B7119"/>
     <w:rsid w:val="007B7FCD"/>
     <w:rsid w:val="007C051B"/>
     <w:rsid w:val="007C15C4"/>
     <w:rsid w:val="007C1D28"/>
     <w:rsid w:val="007C2D00"/>
     <w:rsid w:val="007C2DE3"/>
     <w:rsid w:val="007C36B0"/>
     <w:rsid w:val="007C5D07"/>
     <w:rsid w:val="007C6E64"/>
     <w:rsid w:val="007D0219"/>
     <w:rsid w:val="007D0290"/>
     <w:rsid w:val="007D0AB2"/>
     <w:rsid w:val="007D0C53"/>
     <w:rsid w:val="007D0CCA"/>
     <w:rsid w:val="007D1490"/>
     <w:rsid w:val="007D1DB9"/>
     <w:rsid w:val="007D2AF8"/>
     <w:rsid w:val="007D33D8"/>
     <w:rsid w:val="007D3D31"/>
     <w:rsid w:val="007D5200"/>
     <w:rsid w:val="007D5C4C"/>
     <w:rsid w:val="007D5F27"/>
@@ -27765,50 +27455,51 @@
     <w:rsid w:val="00807168"/>
     <w:rsid w:val="00810490"/>
     <w:rsid w:val="0081255E"/>
     <w:rsid w:val="00812AF8"/>
     <w:rsid w:val="00814438"/>
     <w:rsid w:val="00815C69"/>
     <w:rsid w:val="00815E72"/>
     <w:rsid w:val="008162EF"/>
     <w:rsid w:val="008174A5"/>
     <w:rsid w:val="008207B6"/>
     <w:rsid w:val="00821D62"/>
     <w:rsid w:val="0082251B"/>
     <w:rsid w:val="00822FF4"/>
     <w:rsid w:val="00823F34"/>
     <w:rsid w:val="00823F6A"/>
     <w:rsid w:val="00824669"/>
     <w:rsid w:val="0082499F"/>
     <w:rsid w:val="00824A56"/>
     <w:rsid w:val="00825930"/>
     <w:rsid w:val="00826858"/>
     <w:rsid w:val="00826DCE"/>
     <w:rsid w:val="00826F41"/>
     <w:rsid w:val="008274A9"/>
     <w:rsid w:val="00827C7B"/>
     <w:rsid w:val="00830184"/>
+    <w:rsid w:val="00830871"/>
     <w:rsid w:val="008317AE"/>
     <w:rsid w:val="00832028"/>
     <w:rsid w:val="0083215E"/>
     <w:rsid w:val="008341E6"/>
     <w:rsid w:val="008355B2"/>
     <w:rsid w:val="008357BD"/>
     <w:rsid w:val="00835AEE"/>
     <w:rsid w:val="00835C28"/>
     <w:rsid w:val="00835EEC"/>
     <w:rsid w:val="00835FCA"/>
     <w:rsid w:val="008363AF"/>
     <w:rsid w:val="008365FF"/>
     <w:rsid w:val="008366C2"/>
     <w:rsid w:val="00840144"/>
     <w:rsid w:val="00840B84"/>
     <w:rsid w:val="0084202A"/>
     <w:rsid w:val="008425E6"/>
     <w:rsid w:val="00842667"/>
     <w:rsid w:val="008430C0"/>
     <w:rsid w:val="008451AC"/>
     <w:rsid w:val="0084639B"/>
     <w:rsid w:val="0084673F"/>
     <w:rsid w:val="00846AD0"/>
     <w:rsid w:val="00846B7E"/>
     <w:rsid w:val="008470A2"/>
@@ -27877,117 +27568,119 @@
     <w:rsid w:val="00886962"/>
     <w:rsid w:val="008873AC"/>
     <w:rsid w:val="008874CB"/>
     <w:rsid w:val="008876E9"/>
     <w:rsid w:val="00887CFB"/>
     <w:rsid w:val="00887F58"/>
     <w:rsid w:val="00890280"/>
     <w:rsid w:val="008906E5"/>
     <w:rsid w:val="00890A91"/>
     <w:rsid w:val="00891304"/>
     <w:rsid w:val="00891A14"/>
     <w:rsid w:val="008921B0"/>
     <w:rsid w:val="0089300C"/>
     <w:rsid w:val="008938CC"/>
     <w:rsid w:val="008950A5"/>
     <w:rsid w:val="00895D91"/>
     <w:rsid w:val="00896080"/>
     <w:rsid w:val="008963FA"/>
     <w:rsid w:val="008964F5"/>
     <w:rsid w:val="00896CDC"/>
     <w:rsid w:val="00897AC7"/>
     <w:rsid w:val="008A00CC"/>
     <w:rsid w:val="008A04FF"/>
     <w:rsid w:val="008A0799"/>
     <w:rsid w:val="008A28E6"/>
+    <w:rsid w:val="008A2FA8"/>
     <w:rsid w:val="008A30CF"/>
     <w:rsid w:val="008A3E14"/>
     <w:rsid w:val="008A4490"/>
     <w:rsid w:val="008A4D19"/>
     <w:rsid w:val="008A4E26"/>
     <w:rsid w:val="008A50CA"/>
     <w:rsid w:val="008A5903"/>
     <w:rsid w:val="008A63B5"/>
     <w:rsid w:val="008A6F33"/>
     <w:rsid w:val="008A7CBA"/>
     <w:rsid w:val="008B08EA"/>
     <w:rsid w:val="008B0A66"/>
     <w:rsid w:val="008B1797"/>
     <w:rsid w:val="008B1859"/>
     <w:rsid w:val="008B2DE3"/>
     <w:rsid w:val="008B2E64"/>
     <w:rsid w:val="008B3FC8"/>
+    <w:rsid w:val="008B44C9"/>
     <w:rsid w:val="008B5ED4"/>
     <w:rsid w:val="008B6067"/>
     <w:rsid w:val="008B6ECA"/>
     <w:rsid w:val="008B7527"/>
     <w:rsid w:val="008B7CB4"/>
     <w:rsid w:val="008B7E40"/>
     <w:rsid w:val="008C00B7"/>
     <w:rsid w:val="008C0DF9"/>
     <w:rsid w:val="008C10D2"/>
     <w:rsid w:val="008C1CBF"/>
     <w:rsid w:val="008C1E2B"/>
     <w:rsid w:val="008C1F48"/>
     <w:rsid w:val="008C218C"/>
     <w:rsid w:val="008C25AA"/>
     <w:rsid w:val="008C35C7"/>
     <w:rsid w:val="008C37AC"/>
     <w:rsid w:val="008C4C08"/>
     <w:rsid w:val="008C557C"/>
     <w:rsid w:val="008C5DA5"/>
     <w:rsid w:val="008C5E73"/>
     <w:rsid w:val="008C7251"/>
     <w:rsid w:val="008C7257"/>
     <w:rsid w:val="008C757F"/>
     <w:rsid w:val="008C7BF4"/>
     <w:rsid w:val="008D0735"/>
     <w:rsid w:val="008D1F4E"/>
     <w:rsid w:val="008D274B"/>
     <w:rsid w:val="008D2C9B"/>
     <w:rsid w:val="008D373A"/>
     <w:rsid w:val="008D37DC"/>
     <w:rsid w:val="008D3FFC"/>
     <w:rsid w:val="008D487D"/>
     <w:rsid w:val="008D4F2A"/>
     <w:rsid w:val="008D50F1"/>
     <w:rsid w:val="008D523F"/>
     <w:rsid w:val="008D5A3F"/>
     <w:rsid w:val="008D5E21"/>
     <w:rsid w:val="008D6E66"/>
     <w:rsid w:val="008E12E3"/>
     <w:rsid w:val="008E145A"/>
     <w:rsid w:val="008E148D"/>
     <w:rsid w:val="008E1FC9"/>
+    <w:rsid w:val="008E2652"/>
     <w:rsid w:val="008E2897"/>
     <w:rsid w:val="008E330F"/>
     <w:rsid w:val="008E3A93"/>
     <w:rsid w:val="008E3B5D"/>
     <w:rsid w:val="008E3BDD"/>
     <w:rsid w:val="008E3E90"/>
     <w:rsid w:val="008E416E"/>
-    <w:rsid w:val="008E43BD"/>
     <w:rsid w:val="008E4C1D"/>
     <w:rsid w:val="008E4C95"/>
     <w:rsid w:val="008E4DF4"/>
     <w:rsid w:val="008E5B8B"/>
     <w:rsid w:val="008E6A0D"/>
     <w:rsid w:val="008E6A14"/>
     <w:rsid w:val="008E7A3A"/>
     <w:rsid w:val="008F0568"/>
     <w:rsid w:val="008F0BD0"/>
     <w:rsid w:val="008F0C7E"/>
     <w:rsid w:val="008F1281"/>
     <w:rsid w:val="008F1809"/>
     <w:rsid w:val="008F18F8"/>
     <w:rsid w:val="008F25A4"/>
     <w:rsid w:val="008F2B8F"/>
     <w:rsid w:val="008F2DEF"/>
     <w:rsid w:val="008F382F"/>
     <w:rsid w:val="008F4A45"/>
     <w:rsid w:val="008F54CF"/>
     <w:rsid w:val="008F626D"/>
     <w:rsid w:val="008F63FE"/>
     <w:rsid w:val="008F6E65"/>
     <w:rsid w:val="008F7562"/>
     <w:rsid w:val="008F7748"/>
     <w:rsid w:val="008F787B"/>
@@ -28078,72 +27771,74 @@
     <w:rsid w:val="0095468C"/>
     <w:rsid w:val="0095472B"/>
     <w:rsid w:val="009548BF"/>
     <w:rsid w:val="009548D4"/>
     <w:rsid w:val="00954E5A"/>
     <w:rsid w:val="00954F18"/>
     <w:rsid w:val="00955AA8"/>
     <w:rsid w:val="00956041"/>
     <w:rsid w:val="0095642E"/>
     <w:rsid w:val="0095675F"/>
     <w:rsid w:val="00956880"/>
     <w:rsid w:val="00957573"/>
     <w:rsid w:val="00960EED"/>
     <w:rsid w:val="009610D9"/>
     <w:rsid w:val="009617D3"/>
     <w:rsid w:val="0096198E"/>
     <w:rsid w:val="00961CDB"/>
     <w:rsid w:val="00961DD6"/>
     <w:rsid w:val="009620F5"/>
     <w:rsid w:val="009622F4"/>
     <w:rsid w:val="00963DF3"/>
     <w:rsid w:val="0096434E"/>
     <w:rsid w:val="00964C8E"/>
     <w:rsid w:val="00965098"/>
     <w:rsid w:val="00966999"/>
+    <w:rsid w:val="00967552"/>
     <w:rsid w:val="00970028"/>
     <w:rsid w:val="00970100"/>
     <w:rsid w:val="009703B1"/>
     <w:rsid w:val="0097203F"/>
     <w:rsid w:val="00972573"/>
     <w:rsid w:val="0097297F"/>
     <w:rsid w:val="00974428"/>
     <w:rsid w:val="009744B5"/>
     <w:rsid w:val="00974B1C"/>
     <w:rsid w:val="009757B7"/>
     <w:rsid w:val="00975835"/>
     <w:rsid w:val="00977650"/>
     <w:rsid w:val="0098068B"/>
     <w:rsid w:val="00982A7A"/>
     <w:rsid w:val="00982A93"/>
     <w:rsid w:val="00985654"/>
     <w:rsid w:val="0098590A"/>
     <w:rsid w:val="0098694E"/>
     <w:rsid w:val="00986DF5"/>
     <w:rsid w:val="009874ED"/>
     <w:rsid w:val="00990880"/>
     <w:rsid w:val="00990D94"/>
+    <w:rsid w:val="0099113A"/>
     <w:rsid w:val="009919C2"/>
     <w:rsid w:val="00991BDF"/>
     <w:rsid w:val="00991F43"/>
     <w:rsid w:val="009921DB"/>
     <w:rsid w:val="0099269E"/>
     <w:rsid w:val="00992D9D"/>
     <w:rsid w:val="009938AA"/>
     <w:rsid w:val="00994054"/>
     <w:rsid w:val="009944FF"/>
     <w:rsid w:val="00994B00"/>
     <w:rsid w:val="00994E1B"/>
     <w:rsid w:val="00995ED0"/>
     <w:rsid w:val="00996564"/>
     <w:rsid w:val="009966D2"/>
     <w:rsid w:val="009966FB"/>
     <w:rsid w:val="009968E0"/>
     <w:rsid w:val="00996FC4"/>
     <w:rsid w:val="009970CE"/>
     <w:rsid w:val="009A1746"/>
     <w:rsid w:val="009A1F05"/>
     <w:rsid w:val="009A2001"/>
     <w:rsid w:val="009A2536"/>
     <w:rsid w:val="009A2AD2"/>
     <w:rsid w:val="009A41DA"/>
     <w:rsid w:val="009A4FF5"/>
@@ -28941,75 +28636,75 @@
     <w:rsid w:val="00CE7843"/>
     <w:rsid w:val="00CF15F8"/>
     <w:rsid w:val="00CF16B2"/>
     <w:rsid w:val="00CF17B5"/>
     <w:rsid w:val="00CF1858"/>
     <w:rsid w:val="00CF1FB4"/>
     <w:rsid w:val="00CF2587"/>
     <w:rsid w:val="00CF338E"/>
     <w:rsid w:val="00CF383F"/>
     <w:rsid w:val="00CF3895"/>
     <w:rsid w:val="00CF3EBC"/>
     <w:rsid w:val="00CF41B2"/>
     <w:rsid w:val="00CF59EA"/>
     <w:rsid w:val="00CF5C63"/>
     <w:rsid w:val="00CF6925"/>
     <w:rsid w:val="00CF7420"/>
     <w:rsid w:val="00CF78D6"/>
     <w:rsid w:val="00CF7A1B"/>
     <w:rsid w:val="00CF7C4C"/>
     <w:rsid w:val="00CF7F35"/>
     <w:rsid w:val="00D00730"/>
     <w:rsid w:val="00D01D08"/>
     <w:rsid w:val="00D020B3"/>
     <w:rsid w:val="00D02690"/>
     <w:rsid w:val="00D027E3"/>
-    <w:rsid w:val="00D02DC7"/>
     <w:rsid w:val="00D031C6"/>
     <w:rsid w:val="00D0472E"/>
     <w:rsid w:val="00D04F9B"/>
     <w:rsid w:val="00D05176"/>
     <w:rsid w:val="00D05DD5"/>
     <w:rsid w:val="00D06593"/>
     <w:rsid w:val="00D06EFE"/>
     <w:rsid w:val="00D07057"/>
     <w:rsid w:val="00D07A9D"/>
     <w:rsid w:val="00D07B47"/>
     <w:rsid w:val="00D07D0E"/>
     <w:rsid w:val="00D07EE1"/>
     <w:rsid w:val="00D10500"/>
     <w:rsid w:val="00D10F1D"/>
     <w:rsid w:val="00D10F6A"/>
     <w:rsid w:val="00D1130E"/>
     <w:rsid w:val="00D1142D"/>
     <w:rsid w:val="00D116C2"/>
     <w:rsid w:val="00D11762"/>
     <w:rsid w:val="00D1195F"/>
     <w:rsid w:val="00D11CA0"/>
     <w:rsid w:val="00D11D07"/>
     <w:rsid w:val="00D13B51"/>
     <w:rsid w:val="00D13D6F"/>
+    <w:rsid w:val="00D14802"/>
     <w:rsid w:val="00D149F7"/>
     <w:rsid w:val="00D1507E"/>
     <w:rsid w:val="00D15AB9"/>
     <w:rsid w:val="00D15D14"/>
     <w:rsid w:val="00D1673B"/>
     <w:rsid w:val="00D167C6"/>
     <w:rsid w:val="00D16E4C"/>
     <w:rsid w:val="00D170B6"/>
     <w:rsid w:val="00D17EB3"/>
     <w:rsid w:val="00D2008C"/>
     <w:rsid w:val="00D204CC"/>
     <w:rsid w:val="00D20D90"/>
     <w:rsid w:val="00D21731"/>
     <w:rsid w:val="00D21CA1"/>
     <w:rsid w:val="00D2249A"/>
     <w:rsid w:val="00D2291E"/>
     <w:rsid w:val="00D22A87"/>
     <w:rsid w:val="00D22F38"/>
     <w:rsid w:val="00D23E3A"/>
     <w:rsid w:val="00D24808"/>
     <w:rsid w:val="00D24E4B"/>
     <w:rsid w:val="00D25416"/>
     <w:rsid w:val="00D2579E"/>
     <w:rsid w:val="00D26917"/>
     <w:rsid w:val="00D26F25"/>
@@ -29217,113 +28912,112 @@
     <w:rsid w:val="00E12D6F"/>
     <w:rsid w:val="00E13084"/>
     <w:rsid w:val="00E13914"/>
     <w:rsid w:val="00E1467C"/>
     <w:rsid w:val="00E147C7"/>
     <w:rsid w:val="00E14F8C"/>
     <w:rsid w:val="00E1524F"/>
     <w:rsid w:val="00E16680"/>
     <w:rsid w:val="00E177C6"/>
     <w:rsid w:val="00E20153"/>
     <w:rsid w:val="00E201A8"/>
     <w:rsid w:val="00E212BA"/>
     <w:rsid w:val="00E2157B"/>
     <w:rsid w:val="00E21F8D"/>
     <w:rsid w:val="00E22684"/>
     <w:rsid w:val="00E2268A"/>
     <w:rsid w:val="00E2288E"/>
     <w:rsid w:val="00E22BC6"/>
     <w:rsid w:val="00E23B0E"/>
     <w:rsid w:val="00E24C39"/>
     <w:rsid w:val="00E24E2A"/>
     <w:rsid w:val="00E25AA7"/>
     <w:rsid w:val="00E25B4A"/>
     <w:rsid w:val="00E261AC"/>
     <w:rsid w:val="00E276CC"/>
+    <w:rsid w:val="00E30641"/>
     <w:rsid w:val="00E3068D"/>
     <w:rsid w:val="00E31A68"/>
     <w:rsid w:val="00E32394"/>
     <w:rsid w:val="00E32A28"/>
     <w:rsid w:val="00E33239"/>
     <w:rsid w:val="00E33393"/>
     <w:rsid w:val="00E339C0"/>
     <w:rsid w:val="00E33DC5"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E3504C"/>
     <w:rsid w:val="00E35BD2"/>
     <w:rsid w:val="00E35D9A"/>
     <w:rsid w:val="00E35E3E"/>
     <w:rsid w:val="00E36E62"/>
     <w:rsid w:val="00E37EF0"/>
     <w:rsid w:val="00E4012D"/>
     <w:rsid w:val="00E40172"/>
     <w:rsid w:val="00E4086B"/>
     <w:rsid w:val="00E41749"/>
     <w:rsid w:val="00E41C3C"/>
     <w:rsid w:val="00E427C5"/>
     <w:rsid w:val="00E4295F"/>
     <w:rsid w:val="00E434BB"/>
     <w:rsid w:val="00E437F8"/>
     <w:rsid w:val="00E43A81"/>
     <w:rsid w:val="00E447C5"/>
     <w:rsid w:val="00E4491B"/>
     <w:rsid w:val="00E45D1A"/>
     <w:rsid w:val="00E46727"/>
     <w:rsid w:val="00E4710A"/>
     <w:rsid w:val="00E47C67"/>
     <w:rsid w:val="00E5027A"/>
     <w:rsid w:val="00E50D07"/>
     <w:rsid w:val="00E51B9F"/>
     <w:rsid w:val="00E51C00"/>
     <w:rsid w:val="00E538F2"/>
     <w:rsid w:val="00E53CD2"/>
-    <w:rsid w:val="00E543F9"/>
     <w:rsid w:val="00E54406"/>
     <w:rsid w:val="00E54ED0"/>
     <w:rsid w:val="00E55544"/>
     <w:rsid w:val="00E56039"/>
     <w:rsid w:val="00E562A8"/>
     <w:rsid w:val="00E563E3"/>
     <w:rsid w:val="00E56A45"/>
     <w:rsid w:val="00E5737F"/>
     <w:rsid w:val="00E57A12"/>
     <w:rsid w:val="00E600C6"/>
     <w:rsid w:val="00E611C5"/>
     <w:rsid w:val="00E614BC"/>
     <w:rsid w:val="00E62076"/>
     <w:rsid w:val="00E62B2E"/>
     <w:rsid w:val="00E6331E"/>
     <w:rsid w:val="00E64897"/>
     <w:rsid w:val="00E65DE4"/>
     <w:rsid w:val="00E6657E"/>
     <w:rsid w:val="00E66899"/>
     <w:rsid w:val="00E669F9"/>
     <w:rsid w:val="00E6760B"/>
     <w:rsid w:val="00E703D2"/>
     <w:rsid w:val="00E70898"/>
     <w:rsid w:val="00E71C34"/>
-    <w:rsid w:val="00E71D78"/>
     <w:rsid w:val="00E746B2"/>
     <w:rsid w:val="00E74EA2"/>
     <w:rsid w:val="00E755A3"/>
     <w:rsid w:val="00E772AD"/>
     <w:rsid w:val="00E77A28"/>
     <w:rsid w:val="00E77D4E"/>
     <w:rsid w:val="00E77EA2"/>
     <w:rsid w:val="00E80752"/>
     <w:rsid w:val="00E81171"/>
     <w:rsid w:val="00E81E32"/>
     <w:rsid w:val="00E829CA"/>
     <w:rsid w:val="00E83C68"/>
     <w:rsid w:val="00E84B66"/>
     <w:rsid w:val="00E85174"/>
     <w:rsid w:val="00E857E2"/>
     <w:rsid w:val="00E8582A"/>
     <w:rsid w:val="00E858A7"/>
     <w:rsid w:val="00E85A31"/>
     <w:rsid w:val="00E86577"/>
     <w:rsid w:val="00E86AB2"/>
     <w:rsid w:val="00E878FE"/>
     <w:rsid w:val="00E90E44"/>
     <w:rsid w:val="00E90F9E"/>
     <w:rsid w:val="00E9144E"/>
     <w:rsid w:val="00E9212F"/>
@@ -29332,51 +29026,50 @@
     <w:rsid w:val="00E93B84"/>
     <w:rsid w:val="00E93ECB"/>
     <w:rsid w:val="00E94286"/>
     <w:rsid w:val="00E96CD0"/>
     <w:rsid w:val="00E96E18"/>
     <w:rsid w:val="00E97082"/>
     <w:rsid w:val="00E97A3A"/>
     <w:rsid w:val="00E97E12"/>
     <w:rsid w:val="00EA0531"/>
     <w:rsid w:val="00EA2D06"/>
     <w:rsid w:val="00EA2E5A"/>
     <w:rsid w:val="00EA3B73"/>
     <w:rsid w:val="00EA422A"/>
     <w:rsid w:val="00EA469C"/>
     <w:rsid w:val="00EA4D37"/>
     <w:rsid w:val="00EA4FBF"/>
     <w:rsid w:val="00EA50CC"/>
     <w:rsid w:val="00EA6203"/>
     <w:rsid w:val="00EA62C5"/>
     <w:rsid w:val="00EA743C"/>
     <w:rsid w:val="00EA78AA"/>
     <w:rsid w:val="00EA7F9D"/>
     <w:rsid w:val="00EB0682"/>
     <w:rsid w:val="00EB11A6"/>
     <w:rsid w:val="00EB1567"/>
-    <w:rsid w:val="00EB1C85"/>
     <w:rsid w:val="00EB2594"/>
     <w:rsid w:val="00EB2DC8"/>
     <w:rsid w:val="00EB3681"/>
     <w:rsid w:val="00EB41C1"/>
     <w:rsid w:val="00EB4299"/>
     <w:rsid w:val="00EB4F65"/>
     <w:rsid w:val="00EB54D9"/>
     <w:rsid w:val="00EB60C0"/>
     <w:rsid w:val="00EB6A9D"/>
     <w:rsid w:val="00EB7B14"/>
     <w:rsid w:val="00EB7BE0"/>
     <w:rsid w:val="00EB7D5F"/>
     <w:rsid w:val="00EC0257"/>
     <w:rsid w:val="00EC0297"/>
     <w:rsid w:val="00EC05F2"/>
     <w:rsid w:val="00EC0B02"/>
     <w:rsid w:val="00EC0E9F"/>
     <w:rsid w:val="00EC10A7"/>
     <w:rsid w:val="00EC1863"/>
     <w:rsid w:val="00EC2215"/>
     <w:rsid w:val="00EC2289"/>
     <w:rsid w:val="00EC3ED9"/>
     <w:rsid w:val="00EC3FEE"/>
     <w:rsid w:val="00EC44B4"/>
     <w:rsid w:val="00EC52F5"/>
@@ -29621,50 +29314,51 @@
     <w:rsid w:val="00FC3F3E"/>
     <w:rsid w:val="00FC40B8"/>
     <w:rsid w:val="00FC47E7"/>
     <w:rsid w:val="00FC500C"/>
     <w:rsid w:val="00FC5451"/>
     <w:rsid w:val="00FC55B6"/>
     <w:rsid w:val="00FC610F"/>
     <w:rsid w:val="00FC6443"/>
     <w:rsid w:val="00FC6EE0"/>
     <w:rsid w:val="00FC6F09"/>
     <w:rsid w:val="00FC7448"/>
     <w:rsid w:val="00FD07F4"/>
     <w:rsid w:val="00FD0F3D"/>
     <w:rsid w:val="00FD3620"/>
     <w:rsid w:val="00FD386B"/>
     <w:rsid w:val="00FD3CA6"/>
     <w:rsid w:val="00FD4A80"/>
     <w:rsid w:val="00FD4B09"/>
     <w:rsid w:val="00FD5FEB"/>
     <w:rsid w:val="00FD66CC"/>
     <w:rsid w:val="00FD679C"/>
     <w:rsid w:val="00FD69A6"/>
     <w:rsid w:val="00FD6B9A"/>
     <w:rsid w:val="00FD7281"/>
     <w:rsid w:val="00FD7483"/>
+    <w:rsid w:val="00FD7979"/>
     <w:rsid w:val="00FD7F4A"/>
     <w:rsid w:val="00FD7F4D"/>
     <w:rsid w:val="00FE1183"/>
     <w:rsid w:val="00FE1ECF"/>
     <w:rsid w:val="00FE1F8A"/>
     <w:rsid w:val="00FE25BC"/>
     <w:rsid w:val="00FE279B"/>
     <w:rsid w:val="00FE2828"/>
     <w:rsid w:val="00FE321E"/>
     <w:rsid w:val="00FE3282"/>
     <w:rsid w:val="00FE34F8"/>
     <w:rsid w:val="00FE3A22"/>
     <w:rsid w:val="00FE3AF5"/>
     <w:rsid w:val="00FE473B"/>
     <w:rsid w:val="00FE4850"/>
     <w:rsid w:val="00FE4CCB"/>
     <w:rsid w:val="00FE4E0E"/>
     <w:rsid w:val="00FE6A48"/>
     <w:rsid w:val="00FE7126"/>
     <w:rsid w:val="00FE7360"/>
     <w:rsid w:val="00FE7374"/>
     <w:rsid w:val="00FE7838"/>
     <w:rsid w:val="00FE7FC8"/>
     <w:rsid w:val="00FF0AFE"/>
     <w:rsid w:val="00FF0E4A"/>
@@ -30259,51 +29953,51 @@
     <w:rsid w:val="7E95F34E"/>
     <w:rsid w:val="7ECA8431"/>
     <w:rsid w:val="7ED0B311"/>
     <w:rsid w:val="7ED6BB7D"/>
     <w:rsid w:val="7F16E63B"/>
     <w:rsid w:val="7F37B71A"/>
     <w:rsid w:val="7F42CB3D"/>
     <w:rsid w:val="7FC27D79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C173517"/>
   <w15:docId w15:val="{AA3AEE12-8679-4CAE-B96A-9C3C9AD40A83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -31202,73 +30896,78 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745E6E"/>
+    <w:rsid w:val="000E2FBF"/>
+    <w:rsid w:val="00331A74"/>
     <w:rsid w:val="00477546"/>
     <w:rsid w:val="0050577D"/>
-    <w:rsid w:val="00622212"/>
     <w:rsid w:val="00745E6E"/>
-    <w:rsid w:val="007700B8"/>
+    <w:rsid w:val="00761695"/>
+    <w:rsid w:val="00830871"/>
+    <w:rsid w:val="008F72C4"/>
     <w:rsid w:val="009145DA"/>
     <w:rsid w:val="00CD3097"/>
     <w:rsid w:val="00E34189"/>
+    <w:rsid w:val="00FB76E5"/>
+    <w:rsid w:val="00FD7979"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-CA" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -31980,56 +31679,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2456f388-ce43-4024-aefe-717232d8e79f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010070B7A87DB4F86C4BBC3AB548743C9817" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="be4653f7d6e7bf35b7bafdb1cc3b45c0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540" xmlns:ns3="2456f388-ce43-4024-aefe-717232d8e79f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d137be7ffde4d275ede8d2c2e3e461b1" ns2:_="" ns3:_="">
     <xsd:import namespace="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
     <xsd:import namespace="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -32218,146 +31919,144 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61240BB7-5DF8-4EBE-BDC2-9C41DC71A9D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DE5491F-94E4-4BDD-A1F2-78907FAD8529}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2456f388-ce43-4024-aefe-717232d8e79f"/>
+    <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE02F830-ECEA-4DEF-B787-93CDC96B47FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
     <ds:schemaRef ds:uri="2456f388-ce43-4024-aefe-717232d8e79f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DE5491F-94E4-4BDD-A1F2-78907FAD8529}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61240BB7-5DF8-4EBE-BDC2-9C41DC71A9D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="bcb38064-f0b9-43ac-ac3e-cfcfe2cba540"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87EDA090-1CFB-4350-915E-8A4E6D5F1929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b5800720-658a-40d8-bbcc-3cc17c0117d7}" enabled="1" method="Standard" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2609</Words>
-  <Characters>15656</Characters>
+  <Words>2664</Words>
+  <Characters>15187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>559</Lines>
-  <Paragraphs>365</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17900</CharactersWithSpaces>
+  <CharactersWithSpaces>17816</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>4325443</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://apps.powerapps.com/play/e/eb793a44-19a7-e69d-8aea-a8d292d541f4/a/0594578e-011c-4a91-92d7-58154d1e55f7?tenantId=78aac226-2f03-4b4d-9037-b46d56c55210&amp;hint=756ca487-fa29-47b5-98d7-9dbb44fa401c&amp;sourcetime=1756843470150&amp;source=portal&amp;hidenavbar=true</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6488171</vt:i4>
       </vt:variant>
       <vt:variant>