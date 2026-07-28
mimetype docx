--- v0 (2026-04-15)
+++ v1 (2026-07-28)
@@ -2047,50 +2047,51 @@
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1566144748"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="en-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E14B8D" w:rsidRPr="005C4D11">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F1E0A" w:rsidRPr="00386A77" w14:paraId="65013FAD" w14:textId="77777777" w:rsidTr="001B7255">
         <w:trPr>
           <w:trHeight w:val="4469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
@@ -2532,91 +2533,73 @@
             <w:r w:rsidRPr="007F5A6A">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="007F5A6A">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00924DFC">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00BB6D80">
+            <w:r w:rsidRPr="00173B86">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">I acknowledge and agree </w:t>
+            </w:r>
+            <w:r w:rsidR="00F31293" w:rsidRPr="00173B86">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00173B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Trade Gothic Next" w:hAnsi="Trade Gothic Next" w:cs="Trade Gothic Next"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the above Learner Authorization, Confidentiality, and Communication terms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F1E0A" w:rsidRPr="00386A77" w14:paraId="091A61C1" w14:textId="77777777" w:rsidTr="001B7255">
         <w:trPr>
           <w:trHeight w:val="2229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20AA019E" w14:textId="6FEAC351" w:rsidR="00E63463" w:rsidRPr="000F2C61" w:rsidRDefault="000F1E0A" w:rsidP="005A1B5B">
             <w:pPr>
               <w:spacing w:beforeLines="80" w:before="192" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                 <w:b/>
                 <w:bCs/>
@@ -4519,323 +4502,294 @@
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="9"/>
                   <w:r w:rsidRPr="00386A77">
                     <w:rPr>
                       <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Abnormal </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="5CF6EBE1" w14:textId="5FBC70B9" w:rsidR="00A47EE4" w:rsidRDefault="00A47EE4" w:rsidP="00A47EE4">
+          <w:p w14:paraId="16A7B059" w14:textId="20BD18C5" w:rsidR="002D720D" w:rsidRDefault="002D720D" w:rsidP="002D720D">
             <w:pPr>
-              <w:spacing w:beforeLines="80" w:before="192" w:line="276" w:lineRule="auto"/>
-[...86 lines deleted...]
-            <w:r w:rsidRPr="00120C58">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eport from healthcare provider</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F63833" w14:textId="3DAE7382" w:rsidR="002D720D" w:rsidRDefault="002D720D" w:rsidP="002D720D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>acknowledgement below</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must by checked off by another health care provider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00113381">
+              <w:t>NOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yourself if you have tested positive for TB or have completed TB treatment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F80FEE" w14:textId="77777777" w:rsidR="00044692" w:rsidRDefault="002D720D" w:rsidP="002D720D">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>clinic</w:t>
-[...90 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A47EE4" w:rsidRPr="00593D11">
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Check36"/>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A47EE4">
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A47EE4" w:rsidRPr="00593D11">
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A47EE4" w:rsidRPr="00781493">
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A47EE4" w:rsidRPr="00BB6D80">
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="004A1731">
               <w:rPr>
                 <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="C00000"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I acknowledge that </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this learner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>does not have symptoms or signs of active tuberculosis following their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> positive TB test and/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21FBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TB treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2F714C" w14:textId="484B89D9" w:rsidR="002D720D" w:rsidRPr="002D720D" w:rsidRDefault="002D720D" w:rsidP="002D720D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0363EBDA" w14:textId="77777777" w:rsidR="001B7255" w:rsidRDefault="001B7255" w:rsidP="001B7255">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00494351">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Times New Roman" w:hAnsi="Trade Gothic Next" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Clinic/Health</w:t>
       </w:r>
       <w:r w:rsidRPr="00494351">
         <w:rPr>
@@ -6289,139 +6243,103 @@
           <w:b/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E33239">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Upload Area)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00592D61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4235902F" w14:textId="73D96C00" w:rsidR="00291F01" w:rsidRPr="00592D61" w:rsidRDefault="00291F01" w:rsidP="00291F01">
+    <w:p w14:paraId="4235902F" w14:textId="7D25664B" w:rsidR="00291F01" w:rsidRPr="00592D61" w:rsidRDefault="00291F01" w:rsidP="00291F01">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have an additional report for a </w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00592D61">
+        <w:t>If you have an additional report</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0C7F">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, provide the documentation below</w:t>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, please attach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the documentation below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the next page</w:t>
       </w:r>
       <w:r w:rsidRPr="00592D61">
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2190E777" w14:textId="56F0914A" w:rsidR="005F19E7" w:rsidRDefault="005F19E7" w:rsidP="005F19E7">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
@@ -6578,51 +6496,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D4F4673" w14:textId="77777777" w:rsidR="005F19E7" w:rsidRPr="00BB6D80" w:rsidRDefault="005F19E7" w:rsidP="005F19E7">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554E85CA" w14:textId="642AD103" w:rsidR="005F19E7" w:rsidRDefault="00B93174" w:rsidP="005F19E7">
+    <w:p w14:paraId="554E85CA" w14:textId="642AD103" w:rsidR="005F19E7" w:rsidRDefault="00185EC0" w:rsidP="005F19E7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="double" w:sz="4" w:space="1" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
           <w:left w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
           <w:bottom w:val="double" w:sz="4" w:space="1" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
           <w:right w:val="double" w:sz="4" w:space="0" w:color="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Trade Gothic Next" w:hAnsi="Trade Gothic Next"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-1990550115"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
@@ -6771,58 +6689,58 @@
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Trade Gothic Next" w:eastAsia="Calibri" w:hAnsi="Trade Gothic Next" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00466BF1" w:rsidRPr="00044692" w:rsidSect="000B11F3">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="220" w:right="400" w:bottom="450" w:left="620" w:header="180" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A017937" w14:textId="77777777" w:rsidR="005F1F06" w:rsidRDefault="005F1F06">
+    <w:p w14:paraId="4F467AE2" w14:textId="77777777" w:rsidR="00185EC0" w:rsidRDefault="00185EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C801D2C" w14:textId="77777777" w:rsidR="005F1F06" w:rsidRDefault="005F1F06">
+    <w:p w14:paraId="3A1F4D2B" w14:textId="77777777" w:rsidR="00185EC0" w:rsidRDefault="00185EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -6877,52 +6795,52 @@
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="574780F6" w14:textId="06D02202" w:rsidR="000F1E0A" w:rsidRPr="00386A77" w:rsidRDefault="000F1E0A" w:rsidP="00DB6290">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="10" w:name="_Hlk160523022"/>
-    <w:bookmarkStart w:id="11" w:name="_Hlk160523023"/>
+    <w:bookmarkStart w:id="11" w:name="_Hlk160523022"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk160523023"/>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>PGME Immunization Form &amp; Instructions 2026</w:t>
     </w:r>
     <w:r w:rsidR="3A9BAF71" w:rsidRPr="3A9BAF71">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>-2027</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D2B5387" w14:textId="494DAD25" w:rsidR="000F1E0A" w:rsidRPr="00386A77" w:rsidRDefault="000F1E0A" w:rsidP="00DB6290">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
@@ -6937,74 +6855,74 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">March </w:t>
     </w:r>
     <w:r w:rsidR="3A9BAF71" w:rsidRPr="3A9BAF71">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00D2689F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00386A77">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>, 202</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="737A984A" w14:textId="77777777" w:rsidR="005F1F06" w:rsidRDefault="005F1F06">
+    <w:p w14:paraId="3858FBB9" w14:textId="77777777" w:rsidR="00185EC0" w:rsidRDefault="00185EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B4695A8" w14:textId="77777777" w:rsidR="005F1F06" w:rsidRDefault="005F1F06">
+    <w:p w14:paraId="322EDF04" w14:textId="77777777" w:rsidR="00185EC0" w:rsidRDefault="00185EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01ABEFC7" w14:textId="77777777" w:rsidR="000F1E0A" w:rsidRPr="00386A77" w:rsidRDefault="000F1E0A" w:rsidP="00DB6290">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="9870"/>
         <w:tab w:val="left" w:pos="10515"/>
       </w:tabs>
       <w:ind w:left="450"/>
     </w:pPr>
     <w:r w:rsidRPr="00494351">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -11119,102 +11037,107 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F1E0A"/>
     <w:rsid w:val="00000E54"/>
     <w:rsid w:val="00010655"/>
     <w:rsid w:val="000319DC"/>
     <w:rsid w:val="00033031"/>
     <w:rsid w:val="00044692"/>
     <w:rsid w:val="00047624"/>
     <w:rsid w:val="0009406F"/>
     <w:rsid w:val="000A44A4"/>
     <w:rsid w:val="000B11F3"/>
     <w:rsid w:val="000B51F2"/>
     <w:rsid w:val="000C4228"/>
     <w:rsid w:val="000C4D8A"/>
     <w:rsid w:val="000D3130"/>
     <w:rsid w:val="000D5CE2"/>
     <w:rsid w:val="000F1E0A"/>
     <w:rsid w:val="000F2C61"/>
     <w:rsid w:val="000F3900"/>
     <w:rsid w:val="000F7586"/>
     <w:rsid w:val="001003EC"/>
     <w:rsid w:val="00126E7B"/>
     <w:rsid w:val="00134F08"/>
     <w:rsid w:val="00153BAD"/>
+    <w:rsid w:val="00173B86"/>
     <w:rsid w:val="00183075"/>
+    <w:rsid w:val="00185EC0"/>
     <w:rsid w:val="0019355A"/>
     <w:rsid w:val="00193AC8"/>
     <w:rsid w:val="001B6425"/>
     <w:rsid w:val="001B7255"/>
     <w:rsid w:val="001B7C53"/>
     <w:rsid w:val="001D63CB"/>
+    <w:rsid w:val="001F0C7F"/>
     <w:rsid w:val="001F1A7D"/>
     <w:rsid w:val="001F2D40"/>
     <w:rsid w:val="001F3F46"/>
     <w:rsid w:val="001F73E0"/>
     <w:rsid w:val="001F7CB8"/>
     <w:rsid w:val="00202619"/>
     <w:rsid w:val="00205557"/>
     <w:rsid w:val="002167E8"/>
     <w:rsid w:val="00216BBA"/>
     <w:rsid w:val="00222C24"/>
     <w:rsid w:val="0022614F"/>
     <w:rsid w:val="00233B83"/>
     <w:rsid w:val="00235F9E"/>
     <w:rsid w:val="00244B59"/>
     <w:rsid w:val="00252E6E"/>
     <w:rsid w:val="00253556"/>
     <w:rsid w:val="00262C7E"/>
     <w:rsid w:val="00263169"/>
     <w:rsid w:val="00266F4A"/>
     <w:rsid w:val="00286065"/>
     <w:rsid w:val="00287AAE"/>
     <w:rsid w:val="00287DB2"/>
     <w:rsid w:val="00291F01"/>
     <w:rsid w:val="002A5C17"/>
     <w:rsid w:val="002B6A8D"/>
     <w:rsid w:val="002C1200"/>
     <w:rsid w:val="002D68A8"/>
+    <w:rsid w:val="002D720D"/>
     <w:rsid w:val="002E59D5"/>
     <w:rsid w:val="002F1356"/>
     <w:rsid w:val="002F300C"/>
     <w:rsid w:val="002F3EC0"/>
     <w:rsid w:val="002F760C"/>
     <w:rsid w:val="00301860"/>
     <w:rsid w:val="0031135F"/>
     <w:rsid w:val="00312EFB"/>
     <w:rsid w:val="00315B64"/>
     <w:rsid w:val="00333109"/>
     <w:rsid w:val="0033602C"/>
     <w:rsid w:val="00343381"/>
     <w:rsid w:val="00371147"/>
     <w:rsid w:val="003A0B16"/>
     <w:rsid w:val="003B0B9B"/>
     <w:rsid w:val="003B43E2"/>
     <w:rsid w:val="003B4973"/>
     <w:rsid w:val="003C1171"/>
+    <w:rsid w:val="003C14C8"/>
     <w:rsid w:val="003D0A19"/>
     <w:rsid w:val="00400CAB"/>
     <w:rsid w:val="00401E01"/>
     <w:rsid w:val="004114EF"/>
     <w:rsid w:val="00411C86"/>
     <w:rsid w:val="004156DB"/>
     <w:rsid w:val="00417697"/>
     <w:rsid w:val="00426BA7"/>
     <w:rsid w:val="00426C11"/>
     <w:rsid w:val="00431268"/>
     <w:rsid w:val="0044119C"/>
     <w:rsid w:val="00466BF1"/>
     <w:rsid w:val="00470DB4"/>
     <w:rsid w:val="0049135C"/>
     <w:rsid w:val="004970B9"/>
     <w:rsid w:val="00497D2E"/>
     <w:rsid w:val="004A0AD0"/>
     <w:rsid w:val="004A434C"/>
     <w:rsid w:val="004B13C7"/>
     <w:rsid w:val="004C627C"/>
     <w:rsid w:val="004D588A"/>
     <w:rsid w:val="004D79FA"/>
     <w:rsid w:val="00510CC6"/>
     <w:rsid w:val="00514E96"/>
     <w:rsid w:val="00516EBA"/>
@@ -11235,63 +11158,65 @@
     <w:rsid w:val="005B4D78"/>
     <w:rsid w:val="005C5165"/>
     <w:rsid w:val="005E2515"/>
     <w:rsid w:val="005F19E7"/>
     <w:rsid w:val="005F1F06"/>
     <w:rsid w:val="005F6B4D"/>
     <w:rsid w:val="00604A8F"/>
     <w:rsid w:val="00615066"/>
     <w:rsid w:val="00627FAE"/>
     <w:rsid w:val="00641A32"/>
     <w:rsid w:val="006578FF"/>
     <w:rsid w:val="00660E8E"/>
     <w:rsid w:val="006C33B0"/>
     <w:rsid w:val="006C6340"/>
     <w:rsid w:val="006E135A"/>
     <w:rsid w:val="006F478E"/>
     <w:rsid w:val="007042EF"/>
     <w:rsid w:val="00706262"/>
     <w:rsid w:val="00711A5D"/>
     <w:rsid w:val="0071205A"/>
     <w:rsid w:val="00717B66"/>
     <w:rsid w:val="0073139D"/>
     <w:rsid w:val="00754C7E"/>
     <w:rsid w:val="00756F9F"/>
     <w:rsid w:val="00760FD9"/>
+    <w:rsid w:val="00775267"/>
     <w:rsid w:val="007930C5"/>
     <w:rsid w:val="007C4427"/>
     <w:rsid w:val="007E385A"/>
     <w:rsid w:val="007F4B14"/>
     <w:rsid w:val="007F5A6A"/>
     <w:rsid w:val="007F6636"/>
     <w:rsid w:val="008028E7"/>
     <w:rsid w:val="00803085"/>
     <w:rsid w:val="00804792"/>
     <w:rsid w:val="008069B9"/>
     <w:rsid w:val="00807F12"/>
     <w:rsid w:val="00817FEF"/>
     <w:rsid w:val="00821285"/>
+    <w:rsid w:val="00830871"/>
     <w:rsid w:val="00840353"/>
     <w:rsid w:val="00867679"/>
     <w:rsid w:val="008721B4"/>
     <w:rsid w:val="0088312B"/>
     <w:rsid w:val="00884658"/>
     <w:rsid w:val="00884C2D"/>
     <w:rsid w:val="00886E59"/>
     <w:rsid w:val="008A7A6A"/>
     <w:rsid w:val="008C4DA9"/>
     <w:rsid w:val="008F1531"/>
     <w:rsid w:val="00902FB6"/>
     <w:rsid w:val="00910311"/>
     <w:rsid w:val="00924A43"/>
     <w:rsid w:val="00925053"/>
     <w:rsid w:val="0094394C"/>
     <w:rsid w:val="009469AD"/>
     <w:rsid w:val="009633C3"/>
     <w:rsid w:val="009635A0"/>
     <w:rsid w:val="00965470"/>
     <w:rsid w:val="009874B5"/>
     <w:rsid w:val="009A04E6"/>
     <w:rsid w:val="009A1F0B"/>
     <w:rsid w:val="009A4C43"/>
     <w:rsid w:val="009C2C88"/>
     <w:rsid w:val="009C6DC9"/>
@@ -11394,50 +11319,51 @@
     <w:rsid w:val="00DF0CD2"/>
     <w:rsid w:val="00E06C6C"/>
     <w:rsid w:val="00E13431"/>
     <w:rsid w:val="00E14B8D"/>
     <w:rsid w:val="00E17152"/>
     <w:rsid w:val="00E23017"/>
     <w:rsid w:val="00E24270"/>
     <w:rsid w:val="00E25187"/>
     <w:rsid w:val="00E26DC1"/>
     <w:rsid w:val="00E6168A"/>
     <w:rsid w:val="00E63463"/>
     <w:rsid w:val="00E63FEC"/>
     <w:rsid w:val="00E70A18"/>
     <w:rsid w:val="00E71C28"/>
     <w:rsid w:val="00E72998"/>
     <w:rsid w:val="00E763F6"/>
     <w:rsid w:val="00E879DB"/>
     <w:rsid w:val="00E90081"/>
     <w:rsid w:val="00E9335C"/>
     <w:rsid w:val="00EA141D"/>
     <w:rsid w:val="00EA4937"/>
     <w:rsid w:val="00EA51F2"/>
     <w:rsid w:val="00EC0D35"/>
     <w:rsid w:val="00ED289F"/>
     <w:rsid w:val="00ED7128"/>
+    <w:rsid w:val="00EE1228"/>
     <w:rsid w:val="00EF0587"/>
     <w:rsid w:val="00EF676B"/>
     <w:rsid w:val="00F005EE"/>
     <w:rsid w:val="00F139BB"/>
     <w:rsid w:val="00F13C7A"/>
     <w:rsid w:val="00F31293"/>
     <w:rsid w:val="00F32E98"/>
     <w:rsid w:val="00F41BA6"/>
     <w:rsid w:val="00F45825"/>
     <w:rsid w:val="00F63099"/>
     <w:rsid w:val="00F661B3"/>
     <w:rsid w:val="00F71383"/>
     <w:rsid w:val="00F817FE"/>
     <w:rsid w:val="00F85E15"/>
     <w:rsid w:val="00FA5ED5"/>
     <w:rsid w:val="00FC371B"/>
     <w:rsid w:val="00FD25B0"/>
     <w:rsid w:val="00FE357C"/>
     <w:rsid w:val="00FF0A4B"/>
     <w:rsid w:val="00FF4476"/>
     <w:rsid w:val="043DC459"/>
     <w:rsid w:val="047629FE"/>
     <w:rsid w:val="0820019F"/>
     <w:rsid w:val="08FEAC4D"/>
     <w:rsid w:val="0B625C7C"/>
@@ -12832,50 +12758,53 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B3F95"/>
+    <w:rsid w:val="000F2025"/>
+    <w:rsid w:val="004776C4"/>
+    <w:rsid w:val="00830871"/>
     <w:rsid w:val="008B3F95"/>
     <w:rsid w:val="00CD3097"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13945,83 +13874,83 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D966A761-A622-4E8B-9DFC-C7D636FAA8C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b5800720-658a-40d8-bbcc-3cc17c0117d7}" enabled="1" method="Standard" siteId="{78aac226-2f03-4b4d-9037-b46d56c55210}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1515</Words>
-  <Characters>8548</Characters>
+  <Words>1492</Words>
+  <Characters>8505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>181</Lines>
-  <Paragraphs>129</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>        Postgraduate Medical Education – Annual TB Testing Form</vt:lpstr>
       <vt:lpstr>        Postgraduate Medical Education – Annual TB Testing Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9934</CharactersWithSpaces>
+  <CharactersWithSpaces>9978</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sara Mohamud</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010070B7A87DB4F86C4BBC3AB548743C9817</vt:lpwstr>
   </property>